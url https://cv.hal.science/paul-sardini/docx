--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -374,295 +374,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing fracture openings in mortar using different imaging techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential extractions versus alpha autoradiography: Mutually complementary for the identification of U- and Ra-bearing minerals in mine tailings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Marliot</w:t>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hedan</w:t>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Landesman</w:t>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STUDIA GEOTECHNICA ET MECHANICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (2), pp.77-90. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 257, pp.107368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/sgem-2024-0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538300v1</w:t>
+                <w:t xml:space="preserve">hal-04392778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential extractions versus alpha autoradiography: Mutually complementary for the identification of U- and Ra-bearing minerals in mine tailings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing fracture openings in mortar using different imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+                <w:t xml:space="preserve">Jonathan Marliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gérard</w:t>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 257, pp.107368. </w:t>
+              <w:t xml:space="preserve">STUDIA GEOTECHNICA ET MECHANICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (2), pp.77-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/sgem-2024-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392778v1</w:t>
+                <w:t xml:space="preserve">hal-04538300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water–rock interaction in the geothermal systems related to post-collision zone volcanism: A case study based on multivariate statistical analysis from the Kavak geothermal field (Konya, Turkey)</w:t>
               </w:r>
@@ -968,51 +968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laumonier Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 331, pp.1075-1089. </w:t>
@@ -1044,295 +1044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03939255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of techniques to localise U-bearing particles in environmental samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Spectroscopic autoradiography of alpha particles using a parallel ionization multiplier gaseous detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-022-08229-w⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1035, pp.166807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.166807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03600979v1</w:t>
+                <w:t xml:space="preserve">hal-04392796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic autoradiography of alpha particles using a parallel ionization multiplier gaseous detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
+                <w:t xml:space="preserve">Comparison of techniques to localise U-bearing particles in environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Diacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Duval</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1035, pp.166807. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 331, pp.1701-1714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.166807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-022-08229-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392796v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03600979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrophysics of Chicxulub Impact Crater's Peak Ring</w:t>
               </w:r>
@@ -1465,90 +1465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying 226Ra activity in a complex assemblage of 226Ra-bearing minerals using alpha autoradiography and SEM/EDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 251-252, pp.106951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,1498 +1710,1498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
+                <w:t xml:space="preserve">STED nanoscopy – A novel way to image the pore space of geological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuney</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jean‐charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283 (2), pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123480v1</w:t>
+                <w:t xml:space="preserve">hal-04123164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STED nanoscopy – A novel way to image the pore space of geological materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐charles Robinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 283 (2), pp.151-165. </w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmi.13016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123164v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
+                <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charli Delayre</w:t>
+                <w:t xml:space="preserve">C. Delayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492252v1</w:t>
+                <w:t xml:space="preserve">hal-04122460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of daughter elements of 238U decay chain during leaching by In Situ Recovery (ISR): New insights from digital autoradiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charli Delayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Angileri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beaufort</w:t>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Amiard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 401, pp.106927 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003922v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Barite in the Post-Mining Stabilization of Radium-226: A Modeling Contribution for Sequential Extractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min10060497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mobility of daughter elements of 238U decay chain during leaching by In Situ Recovery (ISR): New insights from digital autoradiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Angileri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+                <w:t xml:space="preserve">D. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Parneix</w:t>
+                <w:t xml:space="preserve">G. Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 217, pp.106211. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 220-221, pp.106274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003965v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Delayre</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Billon</w:t>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Muuri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Jean Claude Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.9455. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217, pp.106211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122460v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
+                <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 320 (3), pp.699-709. </w:t>
+              <w:t xml:space="preserve">, 2019, 320 (3), pp.643-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952214v1</w:t>
+                <w:t xml:space="preserve">hal-04122520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 320 (3), pp.699-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194376v1</w:t>
+                <w:t xml:space="preserve">hal-04952214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of spatial porosity and mineral distribution of crystalline rock using X-ray micro computed tomography, C-14-PMMA autoradiography and scanning electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arttu Miettinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joni Parkkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.50-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari‐kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 320 (3), pp.643-654. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122520v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The petrography of weathering processes: facts and outlooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,1113 +3255,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Groundwater Resources in a Complex Volcanic Reservoir with Limited Data Sets in a Semi-Arid Context Using a Novel Stochastic Approach. The Goda Volcanic Massif, Republic of Djibouti</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mapping 238U decay chain equilibrium state in thin sections of geo-materials by digital autoradiography and microprobe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jwarp.2018.101007⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.228-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936597v1</w:t>
+                <w:t xml:space="preserve">hal-01952923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping 238U decay chain equilibrium state in thin sections of geo-materials by digital autoradiography and microprobe analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessment of Groundwater Resources in a Complex Volcanic Reservoir with Limited Data Sets in a Semi-Arid Context Using a Novel Stochastic Approach. The Goda Volcanic Massif, Republic of Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jalludin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumtaz Razack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140, pp.228-237. </w:t>
+              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (01), pp.106 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jwarp.2018.101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952923v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Transport of Cesium in Grimsel Granodiorite With Micrometer Scale Heterogeneities and Dynamic Update of K d</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ migration of tritiated water and iodine in Grimsel granodiorite, part II: assessment of the diffusion coefficients by TDD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pekka Kekäläinen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jussi Ikonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveliina Muuri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (11), pp.9245 - 9265. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 311 (1), pp.339-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017WR020695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-016-5041-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934967v1</w:t>
+                <w:t xml:space="preserve">hal-01989416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radon emanation from fresh, altered and disturbed granitic rock characterized by 14 C-PMMA impregnation and autoradiography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrochemical and Isotopic Characteristics of the Basement Aquifer in the Wadi Fira Area, Eastern Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannu Arvela</w:t>
+                <w:t xml:space="preserve">Hamza Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antero Lindberg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamit Abderamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumtaz Razack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09 (13), pp.1688 - 1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jwarp.2017.913105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629544v1</w:t>
+                <w:t xml:space="preserve">hal-01936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and Isotopic Characteristics of the Basement Aquifer in the Wadi Fira Area, Eastern Chad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Transport of Cesium in Grimsel Granodiorite With Micrometer Scale Heterogeneities and Dynamic Update of K d</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Voutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pekka Kekäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Mahamat</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eveliina Muuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jwarp.2017.913105⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.9245 - 9265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR020695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936608v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ migration of tritiated water and iodine in Grimsel granodiorite, part II: assessment of the diffusion coefficients by TDD modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radon emanation from fresh, altered and disturbed granitic rock characterized by 14 C-PMMA impregnation and autoradiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannu Arvela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussi Ikonen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+                <w:t xml:space="preserve">Antero Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew V Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 311 (1), pp.339-348. </w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.195 - 208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-016-5041-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989416v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Ann M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Wattinne-Morice</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert C. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (04), pp.635 - 651. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/claymin.2016.051.4.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935814v1</w:t>
+                <w:t xml:space="preserve">hal-01593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Graham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélia Wattinne-Morice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (04), pp.635 - 651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2016.051.4.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593484v1</w:t>
+                <w:t xml:space="preserve">hal-04935814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative autoradiography of alpha particle emission in geo-materials using the Beaver™ system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,103 +4438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tritiated water and iodine migration in situ in Grimsel granodiorite. Part I: determination of the diffusion profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussi Ikonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalli Jokelainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew V Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 310 (3), pp.1041-1048. </w:t>
@@ -4585,64 +4585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective porosity measurements of poorly consolidated materials using non-destructive methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,1013 +4708,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of authigenic beidellite in the Eocene transitional sandy sediments of the Chu-Saryssu basin (South-Central Kazakhstan</w:t>
+                <w:t xml:space="preserve">Porous media modeling and micro‐structurally motivated material moduli determination via the micro‐dilatation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Robin</w:t>
+                <w:t xml:space="preserve">J. Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Hamidréza Ramézani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">D. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1805--1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02500-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360936v1</w:t>
+                <w:t xml:space="preserve">hal-01667719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of a simulation approach for estimating crack aperture using &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C-PMMA method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">on exchange reactions of major inorganic cations (H+, Na+, Ca2+, Mg2+ and K+) on beidellite: Experimental results and new thermodynamic database. Toward a better prediction of contaminant mobility in natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1087⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.74-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393020v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the porosity of the Callovo-Oxfordian mudstone from the pore scale to the formation scale; insights from the 3H-PMMA autoradiography technique and SEM BSE imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Pret,</w:t>
+                <w:t xml:space="preserve">Occurrence of authigenic beidellite in the Eocene transitional sandy sediments of the Chu-Saryssu basin (South-Central Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Yven</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 321 pp. 1-10. </w:t>
+              <w:t xml:space="preserve">, 2015, 321, pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360995v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling the porosity of the Callovo-Oxfordian mudstone from the pore scale to the formation scale; insights from the 3H-PMMA autoradiography technique and SEM BSE imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">J.-C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mossler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Pret,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 321 pp. 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361731v1</w:t>
+                <w:t xml:space="preserve">hal-01360995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative modeling of an in situ diffusion experiment in granite at the Grimsel Test Site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josep M. Soler</w:t>
+                <w:t xml:space="preserve">Verification of a simulation approach for estimating crack aperture using &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Landa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362369v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">on exchange reactions of major inorganic cations (H+, Na+, Ca2+, Mg2+ and K+) on beidellite: Experimental results and new thermodynamic database. Toward a better prediction of contaminant mobility in natural environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360968v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous media modeling and micro‐structurally motivated material moduli determination via the micro‐dilatation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative modeling of an in situ diffusion experiment in granite at the Grimsel Test Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jeong</w:t>
+                <w:t xml:space="preserve">Jiri Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidréza Ramézani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Sardini</w:t>
+                <w:t xml:space="preserve">Vaclava Havlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kondo</w:t>
+                <w:t xml:space="preserve">Yukio Tachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ponson</w:t>
+                <w:t xml:space="preserve">Takanori Ebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 224 (9), pp.1805--1816. </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179 pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02500-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667719v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified simulation approach for estimating crack aperture using &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C-PMMA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Kuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), pp.244-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5876,358 +5876,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the induced chemo-mechanical stress through porous cement mortar subjected to CO2: Enhanced micro-dilatation theory and 14C-PMMA method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Diffusion of Tracer in Altered Tonalite: Experiments and Simulations with Heterogeneous Distribution of Porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kekäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.11.031⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.319-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-0090-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933422v1</w:t>
+                <w:t xml:space="preserve">hal-00944386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Tracer in Altered Tonalite: Experiments and Simulations with Heterogeneous Distribution of Porosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Modeling of the induced chemo-mechanical stress through porous cement mortar subjected to CO2: Enhanced micro-dilatation theory and 14C-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidréza Ramézani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Steeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 96, pp.319-336. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.466-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-0090-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944386v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mineral distribution at mesoscopic scale on solute diffusion in a clay-rich rock: Example of the Callovo-Oxfordian mudstone (Bure, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6304,77 +6304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-space characterization of an altered tonalite by X-ray computed microtomography and the C-14-labeled-polymethylmethacrylate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6446,90 +6446,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6606,77 +6606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (10), pp.1389-1398. </w:t>
@@ -6854,332 +6854,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrography and chemistry of SiO2 filling phases in the amethyst geodes from the Serra Geral Formation deposit, Rio Grande do Sul, Brazil</w:t>
+                <w:t xml:space="preserve">Physico-chemical investigation of clayey/cement-based materials interaction in the context of geological waste disposal: Experimental approach and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriane Commin-Fischer</w:t>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8), pp.1327-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396234v1</w:t>
+                <w:t xml:space="preserve">hal-03784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical investigation of clayey/cement-based materials interaction in the context of geological waste disposal: Experimental approach and results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrography and chemistry of SiO2 filling phases in the amethyst geodes from the Serra Geral Formation deposit, Rio Grande do Sul, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Commin-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Sardini</w:t>
+                <w:t xml:space="preserve">Mireille Polvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (8), pp.1327-1340. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (3), pp.751-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784310v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Quantifying the Clay Aggregate Microporosity in Medium- to Coarse-Grained Sandstones Using the 14C-PMMA Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7295,77 +7295,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79 (3), pp.503-517</w:t>
@@ -7420,64 +7420,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7537,77 +7537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Rock Matrix Heterogeneities Near Fracture Walls on the Residence Time Distribution (RTD) of Solutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72 (3), pp.393-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7653,51 +7653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct simulation of heterogeneous diffusion and inversion procedure applied to an out-diffusion experiment. Test case of Palmottu granite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7795,90 +7795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the connected porosity of mineral aggregates in crystalline rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 91 (7), pp.1069-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7938,77 +7938,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kelokaski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Möri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 90 (1-2), pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8093,51 +8093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8197,64 +8197,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity distribution in a clay gouge by image processing of 14C-PolyMethylMethAcrylate (14C-PMMA) autoradiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Zellagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,77 +8326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of out-diffusion experiments on crystalline rocks using random walk modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8507,51 +8507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8628,51 +8628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8744,51 +8744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity changes in a granite close to quarry faces: identification from 14 C-PMMA autoradiographs and mineralogical cartographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8903,51 +8903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 334 (13), pp.967-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8981,51 +8981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image analysis contribution to the study of transport properties of low-permeability crystalline rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9091,484 +9091,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part 1) : alteration effects - an analytical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary mineral connectivity of polyphasic igneous rocks by high-quality digitisation and 2D image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne Tévissen</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00086-1⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 25 (5), pp.599-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0098-3004(98)00166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394828v1</w:t>
+                <w:t xml:space="preserve">hal-04396211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part II): Numerical study of microcrack networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part 1) : alteration effects - an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tévissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 24 (7), pp.621-625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00090-3⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.601-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00086-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04397971v1</w:t>
+                <w:t xml:space="preserve">hal-04394828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary mineral connectivity of polyphasic igneous rocks by high-quality digitisation and 2D image analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part II): Numerical study of microcrack networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tévissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 25 (5), pp.599-608. </w:t>
+              <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.621-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0098-3004(98)00166-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396211v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity evolution of 2D random distributions of disks and ellipses: application to polyphasic crystal rock distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (3), pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9593,103 +9593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissure network in clay soil - 3D reconstruction and morphological analysis to quantify the flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.55-60</w:t>
@@ -9718,103 +9718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensionnal fracture and porous network geometry : detection of dead-ends using morphological operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.31-41</w:t>
@@ -9837,469 +9837,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Connectivity of the Soultz granite primary minerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">2D and 3D Morphological and Topological Analysis of a Clay Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.491-497. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996149⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396198v1</w:t>
+                <w:t xml:space="preserve">hal-04396206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter in the Soultz HDR granitic thermal exchanger (France): natural tracer of fluid circulations between the basement and its sedimentary cover</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">2D Connectivity of the Soultz granite primary minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0377-0273(95)00058-5⟩</w:t>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04393956v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Morphological and Topological Analysis of a Clay Soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Organic matter in the Soultz HDR granitic thermal exchanger (France): natural tracer of fluid circulations between the basement and its sedimentary cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 70 (3-4), pp.235-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0377-0273(95)00058-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04396206v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des Eléments Ultra-traces des Chaines de Désintégration de l’Uranium par Autoradiographie Alpha : application aux Matériaux Miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10331,273 +10331,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cracking on the transfer of radionuclides in cementitious materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Stability of an analcime-rich rock under acidic sulfates conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Parrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIGRATION 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">20e colloque annuel du Groupe français des argiles (GFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984500v1</w:t>
+                <w:t xml:space="preserve">hal-04935824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an analcime-rich rock under acidic sulfates conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Impact of cracking on the transfer of radionuclides in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chedozeau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e colloque annuel du Groupe français des argiles (GFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">MIGRATION 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935824v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative mapping of 226Ra ultra-trace content by spectroscopic autoradiography using a gaseous detector.</w:t>
               </w:r>
@@ -10717,103 +10717,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of actinide-bearing particles in sediment samples from the Fukushima restriction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -10845,1088 +10845,1222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03168666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoradiography technique to locate Radionuclides on solid surfaces of minerals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stylolites: when they became conduits for fluid pathway ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fichet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Giuseppe Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari Sattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration 2019 : 17th International Conference On The Chemistry And Migration Behaviour Of Actinides And Fission Products In The Geosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933195v1</w:t>
+                <w:t xml:space="preserve">hal-05570440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital autoradiography of alpha and beta Particles emissions in geological samples using the BeaQuant™ : an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Autoradiography technique to locate Radionuclides on solid surfaces of minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration 2019, 17th International Conference On The Chemistry And Migration Behaviour Of Actinides And Fission Products In The Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Migration 2019 : 17th International Conference On The Chemistry And Migration Behaviour Of Actinides And Fission Products In The Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Kyoto, Sep 2019, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933210v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Digital autoradiography of alpha and beta Particles emissions in geological samples using the BeaQuant™ : an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Migration 2019, 17th International Conference On The Chemistry And Migration Behaviour Of Actinides And Fission Products In The Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415476v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415505v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Sardini</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laumonier Rémi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338565v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laumonier Rémi</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933261v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
+                <w:t xml:space="preserve">R. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadrennial meeting of the European Clay Groups Association : Congress Euroclay 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Clay Minerals Group of the Mineralogical Society of Great Britain and Ireland; The Clay Minerals Society (CMS), Jul 2015, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952298v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Tosudite in Uranium deposit of the Arlit area (Niger)</w:t>
+                <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">Quadrennial meeting of the European Clay Groups Association : Congress Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Clay Minerals Group of the Mineralogical Society of Great Britain and Ireland; The Clay Minerals Society (CMS), Jul 2015, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933288v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Occurrence of Tosudite in Uranium deposit of the Arlit area (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tosudite, un minéral argileux marqueur de minéralisation uranifère dans la zone d’Arlit (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère réunion de la Société Géologique de France (SGF) – Journées Uranium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11936,91 +12070,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing and quantification of 226Ra in tailings by spectroscopic autoradiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12039,297 +12173,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration 2023: 18th International Conference On The Chemistry And Migration Behaviour Of Actinides And Fission Products In The Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAUD PROJECT- Photons Collection Efficiency of Solid Scintillator BC400 excited by α/β emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference DEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation comparative de l'autoradiographie par scintillation solide et par détecteur gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès National de Radioprotection de la SFRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12339,349 +12473,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et ensemble de caractérisation d’un échantillon solide susceptible de contenir un élément radioactif se désintégrant suivant une chaine de désintégration par émission de particules α et/ou β</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2300887. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif De Mesure De Rayonnements Alpha Et/Ou Bêta Provenant D'une Surface Solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: S63535ID-BD18414. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure de rayonnements alpha et/ou bêta provenant d'une surface solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamilton Word</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: S63535 FR ID-P. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12691,232 +12825,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis for advanced characterization of industrial minerals and geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Christidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the characterization of industrial minerals : university textbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, European Mineralogical Union : Mineralogical Society of Great Britain &amp; Ireland, pp.287-339, 2011, European Mineragicola Union Notes in Mineralogy, 978-0-903056-28-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/EMU-notes.9.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of microscopic networks by image analysis and measurement of the permeability of the Soult-sous-Forêts granite (Alsace, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bjørn Jamtveit; Bruce W. D. Yardley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid flow and transport in rocks : mechanisms and effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapman &amp; Hall, pp.171-189, 1997, Volume of the 9th Krongsbergseminar, 0-412-73460-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-009-1533-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12926,137 +13060,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14C-PMMA impregnation method and image analysis as a tool to characterise porosity of rock forming minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Oila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240, pp.335-342, 2005, Petrophysical Properties of Crystalline Rocks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13066,131 +13200,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals : crystal structure, x-ray diffraction identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elf Exploration Production, 23, 136 p., 2000, Bulletin du centre de recherches Elf exploration production. Mémoire, 2-901026-50-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13337,51 +13471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2024-0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bozda&#287;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferat Bayram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozda&#287;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;r&#351;ad Asan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03600979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08229-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denchik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.106951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Robinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angileri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10060497" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arttu Miettinen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.4.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2018.101007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020695" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Arvela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antero Lindberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.06.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mahamat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2017.913105" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989416v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Ikonen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-5041-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalli Jokelainen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-4890-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.03.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hellmuth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1087" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.02.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Soler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Landa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclava Havlova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tachi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Ebina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.06.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.03.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidr&#233;za Ram&#233;zani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02500-2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kuva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2014.1053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steeb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.11.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLZ1VW5B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0090-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMZ3KD0F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timonen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008622" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN4CWH0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Commin-Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2009.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BDBWC1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397559v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2009.063" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Bongiolo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bongiolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mexias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Delay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9159-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B06NL3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Hellmuth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.01.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7QXQ4R8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1939" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelokaski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP0LV9KM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassiaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leutsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540502" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Oila" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00124-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G2XGJQB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/053002720937" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducloux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00094-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VG9PW76-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002108" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZZDMPHHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397500v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Delay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01835-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00157-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKJT9SD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397971v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00090-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N7SNR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397959v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sahel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Badri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996149" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Joffre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(95)00058-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NF6HK4P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396206v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996151" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984500v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3320" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338565v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933321v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406634v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pirard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.9.8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406624v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Touchard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1533-6_10" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406629v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2024-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bozda&#287;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferat Bayram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozda&#287;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;r&#351;ad Asan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03600979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08229-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denchik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.106951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Robinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10060497" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angileri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106274" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arttu Miettinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.4.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2018.101007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Ikonen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-5041-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mahamat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2017.913105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020695" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Arvela" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antero Lindberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.06.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalli Jokelainen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-4890-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidr&#233;za Ram&#233;zani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02500-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.03.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.03.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.02.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hellmuth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Soler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Landa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclava Havlova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tachi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Ebina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.06.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kuva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2014.1053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0090-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMZ3KD0F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steeb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.11.031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLZ1VW5B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timonen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008622" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN4CWH0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Commin-Fischer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2009.10.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BDBWC1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397559v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2009.063" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Bongiolo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bongiolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mexias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Delay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9159-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B06NL3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Hellmuth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.01.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7QXQ4R8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1939" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelokaski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP0LV9KM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassiaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leutsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540502" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Oila" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00124-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G2XGJQB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/053002720937" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducloux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00094-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VG9PW76-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002108" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZZDMPHHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397500v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Delay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01835-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00157-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKJT9SD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397971v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00090-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N7SNR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397959v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sahel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Badri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396206v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996151" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996149" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393956v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Joffre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(95)00058-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NF6HK4P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3320" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Repetto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari Sattari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5791" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338565v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933321v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406634v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pirard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.9.8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406624v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Touchard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1533-6_10" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406629v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>