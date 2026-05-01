--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1044,295 +1044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03939255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic autoradiography of alpha particles using a parallel ionization multiplier gaseous detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
+                <w:t xml:space="preserve">Comparison of techniques to localise U-bearing particles in environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Diacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samuel Duval</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.166807⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 331, pp.1701-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-022-08229-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392796v1</w:t>
+                <w:t xml:space="preserve">cea-03600979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of techniques to localise U-bearing particles in environmental samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Spectroscopic autoradiography of alpha particles using a parallel ionization multiplier gaseous detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 331, pp.1701-1714. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1035, pp.166807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-022-08229-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.166807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03600979v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrophysics of Chicxulub Impact Crater's Peak Ring</w:t>
               </w:r>
@@ -1710,594 +1710,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STED nanoscopy – A novel way to image the pore space of geological materials</w:t>
+                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐charles Robinet</w:t>
+                <w:t xml:space="preserve">M. Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13016⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123164v1</w:t>
+                <w:t xml:space="preserve">hal-04123480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STED nanoscopy – A novel way to image the pore space of geological materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283 (2), pp.151-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123480v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
+                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delayre</w:t>
+                <w:t xml:space="preserve">Charli Delayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Billon</w:t>
+                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Muuri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 401, pp.106927 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122460v1</w:t>
+                <w:t xml:space="preserve">hal-03492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility of daughter elements of 238U decay chain during leaching by In Situ Recovery (ISR): New insights from digital autoradiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+                <w:t xml:space="preserve">A. Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+                <w:t xml:space="preserve">D. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220-221, pp.106274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492252v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Barite in the Post-Mining Stabilization of Radium-226: A Modeling Contribution for Sequential Extractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,477 +2319,494 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/min10060497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of daughter elements of 238U decay chain during leaching by In Situ Recovery (ISR): New insights from digital autoradiography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Angileri</w:t>
+                <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beaufort</w:t>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Amiard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.F. Beaufort</w:t>
+                <w:t xml:space="preserve">Jean Claude Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 220-221, pp.106274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106274⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 217, pp.106211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003922v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Muuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 217, pp.106211. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.9455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003965v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari‐kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122520v1</w:t>
+                <w:t xml:space="preserve">hal-03194376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2821,1547 +2838,1530 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 320 (3), pp.699-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of spatial porosity and mineral distribution of crystalline rock using X-ray micro computed tomography, C-14-PMMA autoradiography and scanning electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arttu Miettinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joni Parkkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.50-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 320 (3), pp.643-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194376v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The petrography of weathering processes: facts and outlooks</w:t>
+                <w:t xml:space="preserve">Assessment of Groundwater Resources in a Complex Volcanic Reservoir with Limited Data Sets in a Semi-Arid Context Using a Novel Stochastic Approach. The Goda Volcanic Massif, Republic of Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meunier</w:t>
+                <w:t xml:space="preserve">Ibrahim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jalludin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Prêt</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumtaz Razack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.4.01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (01), pp.106 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jwarp.2018.101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397600v1</w:t>
+                <w:t xml:space="preserve">hal-01936597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping 238U decay chain equilibrium state in thin sections of geo-materials by digital autoradiography and microprobe analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Angileri</w:t>
+                <w:t xml:space="preserve">The petrography of weathering processes: facts and outlooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (4), pp.415-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.4.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.06.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01952923v1</w:t>
+                <w:t xml:space="preserve">hal-04397600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Groundwater Resources in a Complex Volcanic Reservoir with Limited Data Sets in a Semi-Arid Context Using a Novel Stochastic Approach. The Goda Volcanic Massif, Republic of Djibouti</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jalludin</w:t>
+                <w:t xml:space="preserve">Mapping 238U decay chain equilibrium state in thin sections of geo-materials by digital autoradiography and microprobe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (01), pp.106 - 120. </w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.228-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jwarp.2018.101007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936597v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ migration of tritiated water and iodine in Grimsel granodiorite, part II: assessment of the diffusion coefficients by TDD modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Transport of Cesium in Grimsel Granodiorite With Micrometer Scale Heterogeneities and Dynamic Update of K d</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Voutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jussi Ikonen</w:t>
+                <w:t xml:space="preserve">Pekka Kekäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew V Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eveliina Muuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 311 (1), pp.339-348. </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.9245 - 9265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-016-5041-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017WR020695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989416v1</w:t>
+                <w:t xml:space="preserve">hal-01934967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical and Isotopic Characteristics of the Basement Aquifer in the Wadi Fira Area, Eastern Chad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radon emanation from fresh, altered and disturbed granitic rock characterized by 14 C-PMMA impregnation and autoradiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Mahamat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
+                <w:t xml:space="preserve">Hannu Arvela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamit Abderamane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antero Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jwarp.2017.913105⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.195 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936608v1</w:t>
+                <w:t xml:space="preserve">hal-01629544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Transport of Cesium in Grimsel Granodiorite With Micrometer Scale Heterogeneities and Dynamic Update of K d</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pekka Kekäläinen</w:t>
+                <w:t xml:space="preserve">In situ migration of tritiated water and iodine in Grimsel granodiorite, part II: assessment of the diffusion coefficients by TDD modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jussi Ikonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew V Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017WR020695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 311 (1), pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-016-5041-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934967v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radon emanation from fresh, altered and disturbed granitic rock characterized by 14 C-PMMA impregnation and autoradiography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrochemical and Isotopic Characteristics of the Basement Aquifer in the Wadi Fira Area, Eastern Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antero Lindberg</w:t>
+                <w:t xml:space="preserve">Hamza Mahamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fonteneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamit Abderamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moumtaz Razack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 127, pp.195 - 208. </w:t>
+              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09 (13), pp.1688 - 1708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jwarp.2017.913105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629544v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Graham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélia Wattinne-Morice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (04), pp.635 - 651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2016.051.4.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593484v1</w:t>
+                <w:t xml:space="preserve">hal-04935814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Ann M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Wattinne-Morice</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert C. Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (04), pp.635 - 651. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1180/claymin.2016.051.4.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935814v1</w:t>
+                <w:t xml:space="preserve">hal-01593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative autoradiography of alpha particle emission in geo-materials using the Beaver™ system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,51 +4438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tritiated water and iodine migration in situ in Grimsel granodiorite. Part I: determination of the diffusion profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussi Ikonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4490,51 +4490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalli Jokelainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew V Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 310 (3), pp.1041-1048. </w:t>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,944 +4708,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous media modeling and micro‐structurally motivated material moduli determination via the micro‐dilatation theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of a simulation approach for estimating crack aperture using &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jeong</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02500-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (4), pp.333-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667719v1</w:t>
+                <w:t xml:space="preserve">hal-04393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">on exchange reactions of major inorganic cations (H+, Na+, Ca2+, Mg2+ and K+) on beidellite: Experimental results and new thermodynamic database. Toward a better prediction of contaminant mobility in natural environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Occurrence of authigenic beidellite in the Eocene transitional sandy sediments of the Chu-Saryssu basin (South-Central Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.03.016⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 321, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360968v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of authigenic beidellite in the Eocene transitional sandy sediments of the Chu-Saryssu basin (South-Central Kazakhstan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Robin</w:t>
+                <w:t xml:space="preserve">Upscaling the porosity of the Callovo-Oxfordian mudstone from the pore scale to the formation scale; insights from the 3H-PMMA autoradiography technique and SEM BSE imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Hebert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Yven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 321, pp.39-48. </w:t>
+              <w:t xml:space="preserve">, 2015, 321 pp. 1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360936v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the porosity of the Callovo-Oxfordian mudstone from the pore scale to the formation scale; insights from the 3H-PMMA autoradiography technique and SEM BSE imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Robinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pret,</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Mossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360995v1</w:t>
+                <w:t xml:space="preserve">hal-01361731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of a simulation approach for estimating crack aperture using &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C-PMMA method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kuva</w:t>
+                <w:t xml:space="preserve">Comparative modeling of an in situ diffusion experiment in granite at the Grimsel Test Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiri Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclava Havlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Tachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanori Ebina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 179 pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393020v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+                <w:t xml:space="preserve">Porous media modeling and micro‐structurally motivated material moduli determination via the micro‐dilatation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidréza Ramézani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1805--1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02500-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01361731v1</w:t>
+                <w:t xml:space="preserve">hal-01667719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative modeling of an in situ diffusion experiment in granite at the Grimsel Test Site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takanori Ebina</w:t>
+                <w:t xml:space="preserve">on exchange reactions of major inorganic cations (H+, Na+, Ca2+, Mg2+ and K+) on beidellite: Experimental results and new thermodynamic database. Toward a better prediction of contaminant mobility in natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 179 pp.89-101. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.74-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2015.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362369v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified simulation approach for estimating crack aperture using &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C-PMMA method</w:t>
               </w:r>
@@ -5670,51 +5670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Kuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), pp.244-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5876,315 +5876,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Tracer in Altered Tonalite: Experiments and Simulations with Heterogeneous Distribution of Porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the induced chemo-mechanical stress through porous cement mortar subjected to CO2: Enhanced micro-dilatation theory and 14C-PMMA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidréza Ramézani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Voutilainen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Steeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-012-0090-1⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.466-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944386v1</w:t>
+                <w:t xml:space="preserve">hal-00933422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the induced chemo-mechanical stress through porous cement mortar subjected to CO2: Enhanced micro-dilatation theory and 14C-PMMA method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Diffusion of Tracer in Altered Tonalite: Experiments and Simulations with Heterogeneous Distribution of Porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Voutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kekäläinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Steeb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69, pp.466-480. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.319-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-012-0090-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933422v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mineral distribution at mesoscopic scale on solute diffusion in a clay-rich rock: Example of the Callovo-Oxfordian mudstone (Bure, France)</w:t>
               </w:r>
@@ -6304,77 +6304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-space characterization of an altered tonalite by X-ray computed microtomography and the C-14-labeled-polymethylmethacrylate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fialin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6854,302 +6854,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical investigation of clayey/cement-based materials interaction in the context of geological waste disposal: Experimental approach and results</w:t>
+                <w:t xml:space="preserve">Petrography and chemistry of SiO2 filling phases in the amethyst geodes from the Serra Geral Formation deposit, Rio Grande do Sul, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Sardini</w:t>
+                <w:t xml:space="preserve">Adriane Commin-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Polvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (3), pp.751-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784310v1</w:t>
+                <w:t xml:space="preserve">hal-04396234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrography and chemistry of SiO2 filling phases in the amethyst geodes from the Serra Geral Formation deposit, Rio Grande do Sul, Brazil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical investigation of clayey/cement-based materials interaction in the context of geological waste disposal: Experimental approach and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Polvé</w:t>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (3), pp.751-760. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8), pp.1327-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2009.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396234v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Quantifying the Clay Aggregate Microporosity in Medium- to Coarse-Grained Sandstones Using the 14C-PMMA Method</w:t>
               </w:r>
@@ -7433,51 +7433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Heddadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7563,51 +7563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72 (3), pp.393-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7789,286 +7789,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the connected porosity of mineral aggregates in crystalline rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of pore space geometry by 14C-PMMA impregnation—development work for in situ studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kelokaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Möri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2006.1939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (1-2), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397552v1</w:t>
+                <w:t xml:space="preserve">hal-04396230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of pore space geometry by 14C-PMMA impregnation—development work for in situ studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kelokaski</w:t>
+                <w:t xml:space="preserve">On the connected porosity of mineral aggregates in crystalline rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (7), pp.1069-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.1939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04396230v1</w:t>
+                <w:t xml:space="preserve">hal-04397552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals formed during propylitic alteration of a granite and their influence on primary porosity: a multi-scale approach</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Zellagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8352,51 +8352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9091,415 +9091,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary mineral connectivity of polyphasic igneous rocks by high-quality digitisation and 2D image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part 1) : alteration effects - an analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Moreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Touchard</w:t>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tévissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0098-3004(98)00166-6⟩</w:t>
+              <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.601-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00086-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396211v1</w:t>
+                <w:t xml:space="preserve">hal-04394828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part 1) : alteration effects - an analytical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part II): Numerical study of microcrack networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tévissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 24 (7), pp.601-606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00086-1⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 24 (7), pp.621-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394828v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part II): Numerical study of microcrack networks</w:t>
+                <w:t xml:space="preserve">Primary mineral connectivity of polyphasic igneous rocks by high-quality digitisation and 2D image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Tévissen</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 24 (7), pp.621-625. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 25 (5), pp.599-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00090-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0098-3004(98)00166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397971v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity evolution of 2D random distributions of disks and ellipses: application to polyphasic crystal rock distribution</w:t>
               </w:r>
@@ -9511,64 +9511,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (3), pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9593,51 +9593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissure network in clay soil - 3D reconstruction and morphological analysis to quantify the flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9645,51 +9645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.55-60</w:t>
@@ -9731,90 +9731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensionnal fracture and porous network geometry : detection of dead-ends using morphological operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.31-41</w:t>
@@ -9837,407 +9837,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Morphological and Topological Analysis of a Clay Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Connectivity of the Soultz granite primary minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Moreau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.499-504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996151⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396206v1</w:t>
+                <w:t xml:space="preserve">hal-04396198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Connectivity of the Soultz granite primary minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter in the Soultz HDR granitic thermal exchanger (France): natural tracer of fluid circulations between the basement and its sedimentary cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 70 (3-4), pp.235-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0377-0273(95)00058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396198v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter in the Soultz HDR granitic thermal exchanger (France): natural tracer of fluid circulations between the basement and its sedimentary cover</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Amblès</w:t>
+                <w:t xml:space="preserve">2D and 3D Morphological and Topological Analysis of a Clay Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Velde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0377-0273(95)00058-5⟩</w:t>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.499-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04393956v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10350,51 +10350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of an analcime-rich rock under acidic sulfates conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Parrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10717,51 +10717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of actinide-bearing particles in sediment samples from the Fukushima restriction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10769,51 +10769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -11119,51 +11119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11212,567 +11212,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination mapping</w:t>
+                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338565v1</w:t>
+                <w:t xml:space="preserve">hal-02415476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laumonier Rémi</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933261v1</w:t>
+                <w:t xml:space="preserve">hal-02415505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
+                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415476v1</w:t>
+                <w:t xml:space="preserve">cea-02338565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Billon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laumonier Rémi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415505v1</w:t>
+                <w:t xml:space="preserve">hal-04933261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11836,64 +11836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Tosudite in Uranium deposit of the Arlit area (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11957,51 +11957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tosudite, un minéral argileux marqueur de minéralisation uranifère dans la zone d’Arlit (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12947,51 +12947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of microscopic networks by image analysis and measurement of the permeability of the Soult-sous-Forêts granite (Alsace, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13113,51 +13113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240, pp.335-342, 2005, Petrophysical Properties of Crystalline Rocks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13214,51 +13214,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals : crystal structure, x-ray diffraction identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13471,51 +13471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2024-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bozda&#287;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferat Bayram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozda&#287;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;r&#351;ad Asan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03600979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08229-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denchik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.106951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Robinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934669v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10060497" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angileri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106274" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arttu Miettinen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.4.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2018.101007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Ikonen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-5041-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mahamat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2017.913105" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020695" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Arvela" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antero Lindberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.06.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalli Jokelainen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-4890-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeong" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidr&#233;za Ram&#233;zani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02500-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.03.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360936v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.03.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret," TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.02.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393020v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hellmuth" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1087" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Soler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Landa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclava Havlova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tachi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Ebina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.06.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kuva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2014.1053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944386v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0090-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMZ3KD0F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steeb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.11.031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLZ1VW5B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timonen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008622" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN4CWH0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Commin-Fischer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2009.10.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BDBWC1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397559v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2009.063" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Bongiolo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bongiolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mexias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Delay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9159-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B06NL3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Hellmuth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.01.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7QXQ4R8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397552v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1939" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396230v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelokaski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP0LV9KM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassiaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leutsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540502" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Oila" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00124-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G2XGJQB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/053002720937" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducloux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00094-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VG9PW76-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002108" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZZDMPHHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397500v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Delay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01835-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00157-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKJT9SD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397971v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00090-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N7SNR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397959v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sahel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Badri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396206v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996151" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396198v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996149" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393956v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Joffre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(95)00058-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NF6HK4P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3320" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Repetto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari Sattari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5791" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338565v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933321v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406634v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pirard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.9.8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406624v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Touchard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1533-6_10" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406629v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2024-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bozda&#287;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferat Bayram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozda&#287;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;r&#351;ad Asan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03600979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08229-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denchik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.106951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Robinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angileri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10060497" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arttu Miettinen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2018.101007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.4.01" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020695" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Arvela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antero Lindberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.06.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Ikonen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-5041-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mahamat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2017.913105" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalli Jokelainen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-4890-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hellmuth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.03.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.02.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Soler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Landa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclava Havlova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tachi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Ebina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.06.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidr&#233;za Ram&#233;zani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02500-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.03.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kuva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2014.1053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steeb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.11.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLZ1VW5B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0090-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMZ3KD0F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timonen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008622" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN4CWH0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Commin-Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2009.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BDBWC1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397559v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2009.063" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Bongiolo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bongiolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mexias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Delay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9159-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B06NL3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Hellmuth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.01.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7QXQ4R8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396230v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelokaski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP0LV9KM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397552v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1939" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassiaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leutsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540502" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Oila" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00124-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G2XGJQB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/053002720937" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducloux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00094-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VG9PW76-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002108" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZZDMPHHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397500v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Delay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01835-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00157-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKJT9SD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397971v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00090-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N7SNR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397959v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sahel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Badri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996149" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Joffre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(95)00058-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NF6HK4P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396206v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996151" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3320" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Repetto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari Sattari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5791" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933321v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406634v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pirard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.9.8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406624v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Touchard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1533-6_10" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406629v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>