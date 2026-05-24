--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -72,12001 +72,12001 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection des Eléments Ultra-traces des Chaines de Désintégration de l’Uranium par Autoradiographie Alpha : application aux Matériaux Miniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée à l’Atelier du GDR SciNEE « Traces et ultra traces sortez du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Orsay (Université Paris-Sud 11), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of an analcime-rich rock under acidic sulfates conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Parrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e colloque annuel du Groupe français des argiles (GFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2023, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of cracking on the transfer of radionuclides in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Marliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIGRATION 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative mapping of 226Ra ultra-trace content by spectroscopic autoradiography using a gaseous detector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Radiation in various fields of research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Herceg Novi Montenegro, Montenegro. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21175/rad.spr.abstr.book.2022.26.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of actinide-bearing particles in sediment samples from the Fukushima restriction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Diacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03168666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylolites: when they became conduits for fluid pathway ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Magni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari Sattari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoradiography technique to locate Radionuclides on solid surfaces of minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration 2019 : 17th International Conference On The Chemistry And Migration Behaviour Of Actinides And Fission Products In The Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Kyoto, Sep 2019, Kyoto (Japan), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital autoradiography of alpha and beta Particles emissions in geological samples using the BeaQuant™ : an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration 2019, 17th International Conference On The Chemistry And Migration Behaviour Of Actinides And Fission Products In The Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kyoto (Japan), Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Nuclear Energy Society (SFEN), Oct 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAUD Project - Characterization by Autoradiography Tech-nique of facilities under dismantlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAUD Project - development of a new portable detector for alpha and beta surface contamination mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of 3 radio-imagers (Cyclone™/Beaver™/BetaIMAGER DFINE™) to characterize radioactive emissions of 3H, 14C and natural Uranium samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laumonier Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Radiochemical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Mariánské Lázně, Czech Republic. pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence of tosudite in Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrennial meeting of the European Clay Groups Association : Congress Euroclay 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Clay Minerals Group of the Mineralogical Society of Great Britain and Ireland; The Clay Minerals Society (CMS), Jul 2015, Édimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence of Tosudite in Uranium deposit of the Arlit area (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV International Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tosudite, un minéral argileux marqueur de minéralisation uranifère dans la zone d’Arlit (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Wattinne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère réunion de la Société Géologique de France (SGF) – Journées Uranium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoradiographic imaging of the spatial distribution of Cl-36 in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+                <w:t xml:space="preserve">Using spectroscopic autoradiography of alpha particles for the quantitative mapping of 226Ra ultra-traces in geo-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaodong Li</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139279⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 273, pp.107392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819489v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spectroscopic autoradiography of alpha particles for the quantitative mapping of 226Ra ultra-traces in geo-materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Autoradiographic imaging of the spatial distribution of Cl-36 in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Betelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2024.107392⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 456, pp.139279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451306v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential extractions versus alpha autoradiography: Mutually complementary for the identification of U- and Ra-bearing minerals in mine tailings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 257, pp.107368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing fracture openings in mortar using different imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Marliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STUDIA GEOTECHNICA ET MECHANICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (2), pp.77-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/sgem-2024-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water–rock interaction in the geothermal systems related to post-collision zone volcanism: A case study based on multivariate statistical analysis from the Kavak geothermal field (Konya, Turkey)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesut Gündüz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayla Bozdağ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ferat Bayram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bozdağ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kürşad Asan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 355 (G2), pp.311-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering of Viamão granodiorite, south Brazil: Part 2 – Initial porosity of un-weathered rock controls porosity development in the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 429, pp.116247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a compact alpha and beta camera for dismantlement applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laumonier Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 331, pp.1075-1089. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10967-021-08172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03939255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of techniques to localise U-bearing particles in environmental samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 331, pp.1701-1714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10967-022-08229-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03600979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic autoradiography of alpha particles using a parallel ionization multiplier gaseous detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1035, pp.166807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2022.166807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrophysics of Chicxulub Impact Crater's Peak Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Loggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Denchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. A. Kring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JB023801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03690269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying 226Ra activity in a complex assemblage of 226Ra-bearing minerals using alpha autoradiography and SEM/EDS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2022.106951⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.115968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875050v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering of Viamão granodiorite, South Brazil: Part 1 – Clay minerals formation and increase in total porosity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying 226Ra activity in a complex assemblage of 226Ra-bearing minerals using alpha autoradiography and SEM/EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 251-252, pp.106951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2022.106951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123518v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial distribution of K, Th and U in an Archaean potassic granite: a case study from the Heerenveen batholith, Barberton Granite-Greenstone Terrain, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrouée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 124 (1), pp.53-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25131/sajg.124.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STED nanoscopy – A novel way to image the pore space of geological materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 283 (2), pp.151-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jmi.13016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Role of Barite in the Post-Mining Stabilization of Radium-226: A Modeling Contribution for Sequential Extractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beaucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min10060497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492252v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of daughter elements of 238U decay chain during leaching by In Situ Recovery (ISR): New insights from digital autoradiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 220-221, pp.106274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Barite in the Post-Mining Stabilization of Radium-226: A Modeling Contribution for Sequential Extractions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quantitative evolution of the petrophysical properties of andesites affected by argillic alteration in the hydrothermal system of Petite Anse-Diamant, Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charli Delayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min10060497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 401, pp.106927 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934669v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging of $^{226}$Ra ultratrace distribution using digital autoradiography: Case of doped celestines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 217, pp.106211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2020.106211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of phosphor screen autoradiography and micro-pattern gas detector based autoradiography for the porosity of altered rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sammaljärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.9455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-65791-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining Crack Aperture Distribution in Rocks Using the 14 C‐PMMA Autoradiographic Method: Experiments and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari‐kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JB018241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of spatial porosity and mineral distribution of crystalline rock using X-ray micro computed tomography, C-14-PMMA autoradiography and scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Voutilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arttu Miettinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joni Parkkonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juuso Sammaljärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952214v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of spatial porosity and mineral distribution of crystalline rock using X-ray micro computed tomography, C-14-PMMA autoradiography and scanning electron microscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From Bq cm−3 to Bq cm−2 (and conversely)—part 2: useful dataset to apply the conversion to decommissioning operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 320 (3), pp.699-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06540-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124191v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bq cm$^{−3}$ to Bq cm$^{−2}$ (and conversely)—part 1: a useful conversion for autoradiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 320 (3), pp.643-654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10967-019-06521-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Groundwater Resources in a Complex Volcanic Reservoir with Limited Data Sets in a Semi-Arid Context Using a Novel Stochastic Approach. The Goda Volcanic Massif, Republic of Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jalludin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moumtaz Razack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (01), pp.106 - 120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/jwarp.2018.101007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The petrography of weathering processes: facts and outlooks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Meunier</w:t>
+                <w:t xml:space="preserve">Mapping 238U decay chain equilibrium state in thin sections of geo-materials by digital autoradiography and microprobe analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Angileri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.4.01⟩</w:t>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.228-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397600v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping 238U decay chain equilibrium state in thin sections of geo-materials by digital autoradiography and microprobe analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The petrography of weathering processes: facts and outlooks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.06.018⟩</w:t>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (4), pp.415-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/claymin.2007.042.4.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952923v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Transport of Cesium in Grimsel Granodiorite With Micrometer Scale Heterogeneities and Dynamic Update of K d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pekka Kekäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveliina Muuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (11), pp.9245 - 9265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017WR020695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radon emanation from fresh, altered and disturbed granitic rock characterized by 14 C-PMMA impregnation and autoradiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannu Arvela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antero Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.195 - 208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apradiso.2017.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ migration of tritiated water and iodine in Grimsel granodiorite, part II: assessment of the diffusion coefficients by TDD modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussi Ikonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew V Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 311 (1), pp.339-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10967-016-5041-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical and Isotopic Characteristics of the Basement Aquifer in the Wadi Fira Area, Eastern Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mahamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamit Abderamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moumtaz Razack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 09 (13), pp.1688 - 1708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/jwarp.2017.913105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of tosudite in the Guezouman, Tarat and Tchirezrine 2 formations, hosts of uranium deposits in Niger (Tim Mersoï basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Wattinne-Morice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (04), pp.635 - 651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1180/claymin.2016.051.4.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a fracture network in crystalline rocks during weathering: Study of Bishop Creek chronosequence using X-ray computed tomography and 14 C-PMMA impregnation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann M. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (9-10), pp.1423 - 1438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/B31336.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative autoradiography of alpha particle emission in geo-materials using the Beaver™ system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Angileri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugdual Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 833 (5), pp.15 - 22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tritiated water and iodine migration in situ in Grimsel granodiorite. Part I: determination of the diffusion profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jussi Ikonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalli Jokelainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew V Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 310 (3), pp.1041-1048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10967-016-4890-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective porosity measurements of poorly consolidated materials using non-destructive methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 205, p. 24-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of a simulation approach for estimating crack aperture using &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C-PMMA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), pp.333-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of authigenic beidellite in the Eocene transitional sandy sediments of the Chu-Saryssu basin (South-Central Kazakhstan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling the porosity of the Callovo-Oxfordian mudstone from the pore scale to the formation scale; insights from the 3H-PMMA autoradiography technique and SEM BSE imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 321, pp.39-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.03.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 321 pp. 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360936v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the porosity of the Callovo-Oxfordian mudstone from the pore scale to the formation scale; insights from the 3H-PMMA autoradiography technique and SEM BSE imaging</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence of authigenic beidellite in the Eocene transitional sandy sediments of the Chu-Saryssu basin (South-Central Kazakhstan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 321 pp. 1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 321, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360995v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of digital autoradiograph technique for quantifying rock porosity using C-14-PMMA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Caner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 303, pp.11-23 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10967-014-3617-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative modeling of an in situ diffusion experiment in granite at the Grimsel Test Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclava Havlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukio Tachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takanori Ebina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 179 pp.89-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous media modeling and micro‐structurally motivated material moduli determination via the micro‐dilatation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidréza Ramézani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224 (9), pp.1805--1816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02500-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">on exchange reactions of major inorganic cations (H+, Na+, Ca2+, Mg2+ and K+) on beidellite: Experimental results and new thermodynamic database. Toward a better prediction of contaminant mobility in natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59, pp.74-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified simulation approach for estimating crack aperture using &amp;lt;SUP&amp;gt;14&amp;lt;/SUP&amp;gt;C-PMMA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Kuva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), pp.244-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jcsmd.2014.1053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the physico-chemical evolution of low-pH and CEM I cement pastes interacting with Callovo-Oxfordian pore water under its in situ CO2 partial pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cau-Dit-Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.76-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the induced chemo-mechanical stress through porous cement mortar subjected to CO2: Enhanced micro-dilatation theory and 14C-PMMA method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidréza Ramézani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Steeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69, pp.466-480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of Tracer in Altered Tonalite: Experiments and Simulations with Heterogeneous Distribution of Porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kekäläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96, pp.319-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-012-0090-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mineral distribution at mesoscopic scale on solute diffusion in a clay-rich rock: Example of the Callovo-Oxfordian mudstone (Bure, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.W05554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011WR011352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-space characterization of an altered tonalite by X-ray computed microtomography and the C-14-labeled-polymethylmethacrylate method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Voutilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Timonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 117, pp.B01201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JB008622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (6), pp.739-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for quantitative petrography based on image processing of chemical element maps: Part II. Semi-quantitative porosity maps superimposed on mineral maps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical investigation of clayey/cement-based materials interaction in the context of geological waste disposal: Experimental approach and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3433⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (8), pp.1327-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664207v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large colonial organisms with coordinated growth in oxygenated environments 2.1Gyr ago</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+                <w:t xml:space="preserve">Petrography and chemistry of SiO2 filling phases in the amethyst geodes from the Serra Geral Formation deposit, Rio Grande do Sul, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Commin-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Polvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NATURE09166⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (3), pp.751-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718560v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrography and chemistry of SiO2 filling phases in the amethyst geodes from the Serra Geral Formation deposit, Rio Grande do Sul, Brazil</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A new method for quantitative petrography based on image processing of chemical element maps: Part II. Semi-quantitative porosity maps superimposed on mineral maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fialin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (10), pp.1389-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04396234v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical investigation of clayey/cement-based materials interaction in the context of geological waste disposal: Experimental approach and results</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large colonial organisms with coordinated growth in oxygenated environments 2.1Gyr ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak El Albani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bengtson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E. Canfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Macchiarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.015⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 466, pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NATURE09166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784310v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Quantifying the Clay Aggregate Microporosity in Medium- to Coarse-Grained Sandstones Using the 14C-PMMA Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (8), pp.584-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/jsr.2009.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of porosity evolution from unaltered to propylitic –altered granites: the 14C-PMMA method applied on the hydrothermal system of Lavras do Sul, Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pore morphology changes under tillage and no-tillage practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Heddadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 142 (1-2), pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397996v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00246885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore morphology changes under tillage and no-tillage practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Effect of Rock Matrix Heterogeneities Near Fracture Walls on the Residence Time Distribution (RTD) of Solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djilali Heddadj</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.08.017⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (3), pp.393-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-007-9159-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00246885v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Rock Matrix Heterogeneities Near Fracture Walls on the Residence Time Distribution (RTD) of Solutes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quantification of porosity evolution from unaltered to propylitic –altered granites: the 14C-PMMA method applied on the hydrothermal system of Lavras do Sul, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everton Bongiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bongiolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (3), pp.503-517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04397587v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct simulation of heterogeneous diffusion and inversion procedure applied to an out-diffusion experiment. Test case of Palmottu granite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93 (1-4), pp.21-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of pore space geometry by 14C-PMMA impregnation—development work for in situ studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Clay minerals formed during propylitic alteration of a granite and their influence on primary porosity: a multi-scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.09.005⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (5), pp.541-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04396230v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the connected porosity of mineral aggregates in crystalline rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterisation of pore space geometry by 14C-PMMA impregnation—development work for in situ studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kelokaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Möri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-H. Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2006.1939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 90 (1-2), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397552v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay minerals formed during propylitic alteration of a granite and their influence on primary porosity: a multi-scale approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">On the connected porosity of mineral aggregates in crystalline rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Leutsch</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1346/CCMN.2006.0540502⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (7), pp.1069-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2006.1939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397645v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity distribution in a clay gouge by image processing of 14C-PolyMethylMethAcrylate (14C-PMMA) autoradiographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Zellagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (1-2), pp.107-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2004.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of out-diffusion experiments on crystalline rocks using random walk modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Oila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61 (1-4), pp.339-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-7722(02)00124-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Imaging Method for the Porosity of Sedimentary Rocks: Adjustment of the PMMA Method--Example of a Characterization of a Calcareous Shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 72 (6), pp.937-943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1306/053002720937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xerolysis: a hypothetical process of clay particles weathering under Sahelian climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadji Guéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Decarreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 105 (1-2), pp.93-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-7061(01)00094-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porosity changes in a granite close to quarry faces: identification from 14 C-PMMA autoradiographs and mineralogical cartographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (2), pp.127-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2002108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling diffusion in a heterogeneous rock matrix with a time-domain Lagrangian method and an inversion procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Porel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 334 (13), pp.967-973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01835-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An image analysis contribution to the study of transport properties of low-permeability crystalline rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tévissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 27 (9), pp.1051-1059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0098-3004(00)00157-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part 1) : alteration effects - an analytical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tévissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (7), pp.601-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00086-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fluid pathways of Charroux-Civray tonalite (part II): Numerical study of microcrack networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tévissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (7), pp.621-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00090-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary mineral connectivity of polyphasic igneous rocks by high-quality digitisation and 2D image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 25 (5), pp.599-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0098-3004(98)00166-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity evolution of 2D random distributions of disks and ellipses: application to polyphasic crystal rock distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (3), pp.309-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissure network in clay soil - 3D reconstruction and morphological analysis to quantify the flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensionnal fracture and porous network geometry : detection of dead-ends using morphological operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Stereologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.31-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Connectivity of the Soultz granite primary minerals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Organic matter in the Soultz HDR granitic thermal exchanger (France): natural tracer of fluid circulations between the basement and its sedimentary cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Ledésert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Amblès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:1996149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 70 (3-4), pp.235-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0377-0273(95)00058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396198v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter in the Soultz HDR granitic thermal exchanger (France): natural tracer of fluid circulations between the basement and its sedimentary cover</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">2D Connectivity of the Soultz granite primary minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0377-0273(95)00058-5⟩</w:t>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.491-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:1996149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04393956v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D Morphological and Topological Analysis of a Clay Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 7 (5-6 October/December 1996), pp.499-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mmm:1996151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396206v1</w:t>
-              </w:r>
-[...1827 lines deleted...]
-                <w:t xml:space="preserve">hal-04933405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12084,103 +12084,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing and quantification of 226Ra in tailings by spectroscopic autoradiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration 2023: 18th International Conference On The Chemistry And Migration Behaviour Of Actinides And Fission Products In The Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes (France), France. </w:t>
@@ -12209,90 +12209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAUD PROJECT- Photons Collection Efficiency of Solid Scintillator BC400 excited by α/β emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laumonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12330,90 +12330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation comparative de l'autoradiographie par scintillation solide et par détecteur gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12487,77 +12487,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et ensemble de caractérisation d’un échantillon solide susceptible de contenir un élément radioactif se désintégrant suivant une chaine de désintégration par émission de particules α et/ou β</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2300887. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12588,90 +12588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif De Mesure De Rayonnements Alpha Et/Ou Bêta Provenant D'une Surface Solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: S63535ID-BD18414. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12689,103 +12689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de mesure de rayonnements alpha et/ou bêta provenant d'une surface solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamilton Word</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: S63535 FR ID-P. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12852,51 +12852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis for advanced characterization of industrial minerals and geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Christidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the characterization of industrial minerals : university textbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, European Mineralogical Union : Mineralogical Society of Great Britain &amp; Ireland, pp.287-339, 2011, European Mineragicola Union Notes in Mineralogy, 978-0-903056-28-1. </w:t>
@@ -12934,64 +12934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of microscopic networks by image analysis and measurement of the permeability of the Soult-sous-Forêts granite (Alsace, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Ledésert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13074,90 +13074,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14C-PMMA impregnation method and image analysis as a tool to characterise porosity of rock forming minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Oila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Heinz Hellmuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240, pp.335-342, 2005, Petrophysical Properties of Crystalline Rocks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13214,77 +13214,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals : crystal structure, x-ray diffraction identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elf Exploration Production, 23, 136 p., 2000, Bulletin du centre de recherches Elf exploration production. Mémoire, 2-901026-50-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13471,51 +13471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139279" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marliot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2024-0004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bozda&#287;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferat Bayram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozda&#287;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;r&#351;ad Asan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03600979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08229-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denchik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kring" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023801" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.106951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Robinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angileri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10060497" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arttu Miettinen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2018.101007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.4.01" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020695" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629544v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Arvela" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antero Lindberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.06.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Ikonen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-5041-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936608v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mahamat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2017.913105" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalli Jokelainen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-4890-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393020v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hellmuth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360936v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.03.004" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret," TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yven" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.02.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Soler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Landa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclava Havlova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tachi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Ebina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.06.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeong" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidr&#233;za Ram&#233;zani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02500-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.03.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kuva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2014.1053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steeb" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.11.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLZ1VW5B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aho" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0090-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMZ3KD0F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833832v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timonen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008622" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN4CWH0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396234v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Commin-Fischer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2009.10.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BDBWC1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397559v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2009.063" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397996v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Bongiolo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bongiolo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mexias" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Delay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9159-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B06NL3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Hellmuth" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.01.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7QXQ4R8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396230v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelokaski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP0LV9KM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397552v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1939" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397645v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassiaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proust" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leutsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540502" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393616v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Oila" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00124-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G2XGJQB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397649v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/053002720937" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397540v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducloux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00094-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VG9PW76-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002108" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZZDMPHHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397500v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Delay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01835-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00157-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKJT9SD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397971v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00090-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N7SNR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397959v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sahel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Badri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396229v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996149" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393956v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Joffre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(95)00058-5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NF6HK4P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396206v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996151" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984500v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168666v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3320" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Repetto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari Sattari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5791" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933321v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406634v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pirard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.9.8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406624v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Touchard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1533-6_10" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406629v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935824v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chedozeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Marliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lefeuvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21175/rad.spr.abstr.book.2022.26.9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3320" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Repetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Magni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari Sattari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juuso Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5791" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Leblond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Angileri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaucaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leblond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laumonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sardini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laumonier R&#233;mi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952298v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933288v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139279" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107368" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sgem-2024-0004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392786v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut G&#252;nd&#252;z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Bozda&#287;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ferat Bayram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozda&#287;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;r&#351;ad Asan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123536v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116247" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03939255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-08172-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03600979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08229-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166807" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Ber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loggia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denchik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lofi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Kring" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115968" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Besan&#231;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2022.106951" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123480v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrou&#233;e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25131/sajg.124.0005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Hellmuth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Robinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934669v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chautard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10060497" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003922v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Angileri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaufort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amiard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106274" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charli Delayre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier Mas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106927" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Parneix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2020.106211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sammalj&#228;rvi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muuri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65791-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bonnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari&#8208;kauppi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018241" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Voutilainen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arttu Miettinen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Parkkonen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952214v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06540-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122520v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06521-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jalludin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumtaz Razack" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2018.101007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.06.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.4.01" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveliina Muuri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020695" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Arvela" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antero Lindberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fonteneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2017.06.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989416v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Ikonen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew V Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-5041-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mahamat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Abderamane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2017.913105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935814v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Wattinne-Morice" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2016.051.4.07" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Graham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B31336.1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugdual Oger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.07.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987939v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalli Jokelainen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-016-4890-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regnault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.02.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8H7HPC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-H. Hellmuth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Robinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yven" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.02.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360936v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2015.03.004" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361731v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mossler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-014-3617-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Soler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Landa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclava Havlova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Tachi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Ebina" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2015.06.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidr&#233;za Ram&#233;zani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02500-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360968v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.03.016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kuva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2014.1053" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau-Dit-Coumes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steeb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.11.031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLZ1VW5B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944386v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voutilainen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0090-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KMZ3KD0F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lindberg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Timonen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008622" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN4CWH0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784310v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauz&#232;res" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0FR2P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396234v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Commin-Fischer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2009.10.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0BDBWC1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak El Albani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bengtson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E. Canfield" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Macchiarelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NATURE09166" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-92CJ9KLS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397559v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2009.063" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00246885v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Heddadj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397587v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Delay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-007-9159-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0B06NL3R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397996v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Bongiolo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Bongiolo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mexias" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Hellmuth" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.01.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7QXQ4R8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397645v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassiaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proust" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leutsch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2006.0540502" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396230v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelokaski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.09.005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP0LV9KM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397552v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2006.1939" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393616v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Oila" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-7722(02)00124-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G2XGJQB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397649v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sammartino" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/053002720937" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397540v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducloux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadji Gu&#233;ro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decarreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00094-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VG9PW76-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393614v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Robert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002108" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZZDMPHHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397500v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Delay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01835-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396209v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne T&#233;vissen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00157-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKJT9SD0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394828v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00086-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397971v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00090-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82N7SNR1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396211v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Touchard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(98)00166-6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H1ZXC6J9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397535v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397959v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sahel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Badri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396229v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393956v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Led&#233;sert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie Joffre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ambl&#232;s" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(95)00058-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NF6HK4P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396198v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996149" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396206v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Velde" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:1996151" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933129v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933249v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laumonier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933390v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hamilton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933321v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406641v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamilton Word" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406634v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pirard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/EMU-notes.9.8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406624v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Touchard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1533-6_10" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406629v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>