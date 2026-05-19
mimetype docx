--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -100,355 +100,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems– return on eight years of applied research</w:t>
+                <w:t xml:space="preserve">Towards Efficient Monitoring for WAAM Processes on a Robotized and Reconfigurable Manufacturing Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Alexander Hoeft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Schumacker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Sava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312912v1</w:t>
+                <w:t xml:space="preserve">hal-05313147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Monitoring for WAAM Processes on a Robotized and Reconfigurable Manufacturing Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems– return on eight years of applied research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Alexander Hoeft</w:t>
+                <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
+                <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Stief</w:t>
+                <w:t xml:space="preserve">Xavier Godot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sava</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josselin Schumacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313147v1</w:t>
+                <w:t xml:space="preserve">hal-05312912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems – return on eight years of applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Godot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Schumacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
@@ -477,51 +477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality as emerging technology for education and engineering – a return of experience in mechanical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -585,77 +585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Efficient Monitoring for WAAM Processes on a Robotized and Reconfigurable Manufacturing Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hoeft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Sava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -693,77 +693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New product similarity index development with application to an assembly system typology selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -840,330 +840,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixturing-driven determination of multi-product assembly plans in the context of product variety and reconfiguration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enabling the identification of multi-product assembly system architectures – a new method and its application in the automotive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Siadat</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Burgat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Special issue on 30th international conference on flexible automation and intelligent manufacturing (FAIM2021): modern manufacturing systems management, </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.359-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10696-024-09578-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2024.2318991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767328v1</w:t>
+                <w:t xml:space="preserve">hal-04510623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling the identification of multi-product assembly system architectures – a new method and its application in the automotive industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fixturing-driven determination of multi-product assembly plans in the context of product variety and reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Burgat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (4), pp.359-389. </w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special issue on 30th international conference on flexible automation and intelligent manufacturing (FAIM2021): modern manufacturing systems management, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09544828.2024.2318991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10696-024-09578-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510623v1</w:t>
+                <w:t xml:space="preserve">hal-04767328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pragmatic optimization‑based approach for analysis and configuration of a reconfigurable multi‑product assembly line in the automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meisam Pour Massahian Tafti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,77 +1210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the design of reconfigurable multi-product assembly systems by architecture solutions generation through a new locating-driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1327,77 +1327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for production system design driven by product modelling and analysis – application in the automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1444,77 +1444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product design improvement by a new similarity-index-based approach in the context of reconfigurable assembly processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,77 +1574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology to analyze the functional and physical architecture of existing products for an assembly oriented product family identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Siadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1723,51 +1723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the co-development of products and their reconfigurable production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adaptation and Self-Organizing Systems [nlin.AO]. HESAM Université, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020HESAE016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1963,51 +1963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stief" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Schumacker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alexander Hoeft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matheis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoeft" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Sava" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09578-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510623v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2318991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Pour Massahian Tafti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12545-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2022.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2036382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1748181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02951187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAE016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alexander Hoeft" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stief" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312912v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Schumacker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matheis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoeft" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Sava" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2318991" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09578-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisam Pour Massahian Tafti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12545-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2022.12.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587606v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2036382" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1748181" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02951187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020HESAE016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>