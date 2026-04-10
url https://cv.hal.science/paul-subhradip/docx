--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -373,299 +373,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced mobility in octacalcium phosphate impacts crystal symmetry: water dynamics studied by NMR crystallography</w:t>
+                <w:t xml:space="preserve">Isotropic Hyperfine Interactions Drive Cross-Effect Dynamic Nuclear Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Nelson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassilios Papawassiliou</w:t>
+                <w:t xml:space="preserve">Nitzan Livni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Hediger</w:t>
+                <w:t xml:space="preserve">Ilia Moroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Hung</w:t>
+                <w:t xml:space="preserve">Alexey Bogdanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jardón-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4FD00108G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.11955-11963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930142v1</w:t>
+                <w:t xml:space="preserve">hal-05367688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Hyperfine Interactions Drive Cross-Effect Dynamic Nuclear Polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nitzan Livni</w:t>
+                <w:t xml:space="preserve">Temperature-induced mobility in octacalcium phosphate impacts crystal symmetry: water dynamics studied by NMR crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Papawassiliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Bogdanov</w:t>
+                <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jardón-Álvarez</w:t>
+                <w:t xml:space="preserve">Ivan Hung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.11955-11963. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 255, pp.451-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00108G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05367688v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifact-free ultralow-temperature DNP-enhanced NMR of molecular assemblies at natural isotopic abundance</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynard-Feytis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1298,295 +1298,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-the-Shelf Gd(NO 3 ) 3 as an Efficient High-Spin Metal Ion Polarizing Agent for Magic Angle Spinning Dynamic Nuclear Polarization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PyrroTriPol: a semi-rigid trityl-nitroxide for high field dynamic nuclear polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Halbritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhradip Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart J Elliott</w:t>
+                <w:t xml:space="preserve">Johan van Tol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin B Duff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John P Corley</w:t>
+                <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c04184⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (14), pp.3852-3864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2sc05880d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016881v1</w:t>
+                <w:t xml:space="preserve">hal-04234725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyrroTriPol: a semi-rigid trityl-nitroxide for high field dynamic nuclear polarization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Subhradip Paul</w:t>
+                <w:t xml:space="preserve">Off-the-Shelf Gd(NO 3 ) 3 as an Efficient High-Spin Metal Ion Polarizing Agent for Magic Angle Spinning Dynamic Nuclear Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart J Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashlea R Taylor-Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan van Tol</w:t>
+                <w:t xml:space="preserve">Daniel J Cheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lee</w:t>
+                <w:t xml:space="preserve">John P Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (14), pp.3852-3864. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126 (33), pp.6281-6289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sc05880d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c04184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234725v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient polarizing agents for MAS‐DNP of proton‐dense molecular solids</w:t>
               </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Tol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (12), pp.e202114103. </w:t>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fernandez-De-Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1866,77 +1866,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mentink-Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiva Feintuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (34), pp.21824-21836. </w:t>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroki Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynard--Feytis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhradip Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Hediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2929,51 +2929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yagita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Papawassiliou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akane Sakiyama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tomita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17152" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mochizuki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70247-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nelson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00108G" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Livni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Moroz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bogdanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jard&#243;n-&#193;lvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02845" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb0337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizuddin Sultan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202517466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardine Rinkel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juramy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Menkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpch-2ftn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Patranika" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Naylor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mindemark" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harrabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halbritter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyaki Chatterjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wolska-Pietkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04271e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Elliott" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B Duff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlea R Taylor-Hughes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Cheney" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Corley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c04184" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc05880d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02709a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink-Vigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Feintuch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03457d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2014.12.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Cherifi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Basha Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Franklin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard--Feytis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohito Yagita" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Papawassiliou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akane Sakiyama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Tomita" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c17152" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Yao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Mochizuki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70247-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Livni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Moroz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bogdanov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jard&#243;n-&#193;lvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Nelson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hediger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00108G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard-Feytis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aeb0337" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carvalho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizuddin Sultan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fardis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202517466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardine Rinkel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#228;rker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juramy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Menkin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tpch-2ftn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842476v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Patranika" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Naylor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Mindemark" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Harrabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Halbritter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyaki Chatterjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Wolska-Pietkiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04271e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Tol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc05880d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart J Elliott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B Duff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashlea R Taylor-Hughes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Cheney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Corley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c04184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Dakhlaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandez-De-Alba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouesca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sc02709a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mentink-Vigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiva Feintuch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp03457d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052402v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.arnmr.2014.12.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ben Cherifi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Basha Hassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Franklin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bancel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bourbon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynard--Feytis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>