--- v0 (2026-03-09)
+++ v1 (2026-04-21)
@@ -331,64 +331,64 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique for suppression of endemic Aedes albopictus in urban Reunion Island: a pilot trial of technical feasibility and entomological impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brengues Cécile</w:t>
+                <w:t xml:space="preserve">Cécile Brengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquereau Lucie</w:t>
+                <w:t xml:space="preserve">Lucie Marquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -989,295 +989,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and behavioural resistance of malaria vectors in rural West-Africa: a data mining study to address their fine-scale spatiotemporal heterogeneity, drivers, and predictability</w:t>
+                <w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieudonné Diloma Soma</w:t>
+                <w:t xml:space="preserve">Barnabas Zogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barnabas Zogo</w:t>
+                <w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Mouline</w:t>
+                <w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Simard</w:t>
+                <w:t xml:space="preserve">Roch Kounbobr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e11. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (10), pp.e0312132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430713v1</w:t>
+                <w:t xml:space="preserve">hal-04747159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t>
+                <w:t xml:space="preserve">Physiological and behavioural resistance of malaria vectors in rural West-Africa: a data mining study to address their fine-scale spatiotemporal heterogeneity, drivers, and predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Diloma Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabas Zogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Kounbobr</w:t>
+                <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (10), pp.e0312132. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747159v1</w:t>
+                <w:t xml:space="preserve">hal-04430713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal characterization of Aedes albopictus oviposition activity in candidate urban settings for sterile insect technique testing in La Reunion Island</w:t>
               </w:r>
@@ -1482,299 +1482,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the sickle cell trait on Plasmodium falciparum infectivity from naturally infected gametocyte carriers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Feufack-Donfack</w:t>
+                <w:t xml:space="preserve">Anopheles sampling collections in the health districts of Korhogo (Côte d’Ivoire) and Diébougou (Burkina Faso) between 2016 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barnabas Zogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Diloma Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic P Ahoua Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-023-08134-x⟩</w:t>
+              <w:t xml:space="preserve">Gigabyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46471/gigabyte.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094661v1</w:t>
+                <w:t xml:space="preserve">hal-04147204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles sampling collections in the health districts of Korhogo (Côte d’Ivoire) and Diébougou (Burkina Faso) between 2016 and 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Mouline</w:t>
+                <w:t xml:space="preserve">Influence of the sickle cell trait on Plasmodium falciparum infectivity from naturally infected gametocyte carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ngou Maffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bayibéki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesula Makinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feufack-Donfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gigabyte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.83. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46471/gigabyte.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-023-08134-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04147204v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and characterizing hourly human exposure to malaria vectors bites to address residual malaria transmission during dry and rainy seasons in rural Southwest Burkina Faso</w:t>
               </w:r>
@@ -2054,77 +2054,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Porciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieudonné Diloma Soma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.345. </w:t>
@@ -3298,77 +3298,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape and meteorological determinants of malaria vectors' presence and abundance in the rural health district of Korhogo, Côte d'Ivoire, 2016-2018, and comparison with the less anthropized area of Diébougou, Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnabas Zogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Alou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonsine Amanan Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4324,51 +4324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="961CDFDD"/>
+    <w:nsid w:val="775753C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4555,51 +4555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-taconet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7429-7204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267313705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/150167622186103341915" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ptaconet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brengues C&#233;cile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marquereau Lucie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108496" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Baltusyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Del&#233;colle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06084-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;cho Bertin Tchiekoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Barnabas Zogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Som&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diloma Dieudonn&#233; Soma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05571-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholom&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Grail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.20.644277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430713v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Diloma Soma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Zogo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic P Ahoua Alou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Amanan Koffi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312132" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hamid Ruttee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Payet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-024-01250-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07343" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou Maffo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bayib&#233;ki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesula Makinde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feufack-Donfack" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08134-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.83" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zogo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taconet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulibaly." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10304-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bationo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99457-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04851-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Derra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rouamba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04302-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pecoraro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9460-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Palma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorellato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Anello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Alou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03841709v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UMONG020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f86fe937e69060a4084dae1f4375f1ceada871e;origin=https://hal.archives-ouvertes.fr/hal-05506098;visit=swh:1:snp:4aedb6b0c444354767e0f7294e47658268500515;anchor=swh:1:rel:5821f2e9b906f50b6894de026e6cca4cdc2bc2cd;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752436v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:706f3c63cc0a0f3f8fbaf5b892f4d914feb00a3c;origin=https://github.com/ptaconet/modeling_vector_mtp;visit=swh:1:snp:aceb29c01fbe5d6d90de1fb9ea8cdfe96c254361;anchor=swh:1:rev:824d2ed8557d553af001cd7b0e6745eb5510b543" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:261ad9eaa285da77dc356e3f20836fcbf022ea17;origin=https://github.com/ptaconet/modisfast;visit=swh:1:snp:07cf4ad57fcaa24d30ce8802c86297669abd0684;anchor=swh:1:rev:f7869b04d06e2a35ce982bb3407ef1a4918545db" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bce3ffea5f0f0a691566d5a6dc68691b7efb789;origin=https://github.com/ptaconet/rtunaatlas_scripts;visit=swh:1:snp:86eeda70fcedee7d5663d8f3168e7d038bb26233;anchor=swh:1:rev:8cd03dea1dc1d9530e69fe1bf967ce141b9143c7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e55f14b18db69a6eea5d371d22cf52b2e9b009e;origin=https://github.com/ptaconet/rtunaatlas;visit=swh:1:snp:4d3029ca474ffaf1a5bdb9255291b0cae71166ce;anchor=swh:1:rev:90c6309c4903d5af920fa247f5432a7f5e1cfab5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:04e013a8da84b6ea44f1b77e47c017b6e7dfca6b;origin=https://github.com/ptaconet/bdd_rntaaf;visit=swh:1:snp:88392ee9f29542c415af9a3dbce8b4f62304db79;anchor=swh:1:rev:e5632d13cf488c7e066061cae316950e4baabbb4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-taconet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7429-7204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267313705" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/150167622186103341915" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/ptaconet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brengues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marquereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Remoue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108496" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Baltusyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Del&#233;colle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06084-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;cho Bertin Tchiekoi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Barnabas Zogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ahoua Alou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Som&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diloma Dieudonn&#233; Soma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05571-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholom&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Grail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouhsira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.03.20.644277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnabas Zogo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic P Ahoua Alou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Amanan Koffi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312132" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430713v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Diloma Soma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.367" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hamid Ruttee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Payet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-024-01250-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07343" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46471/gigabyte.83" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094661v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou Maffo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bayib&#233;ki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesula Makinde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feufack-Donfack" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08134-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zogo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taconet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Som&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coulibaly." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10304-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388280v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bationo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Cissoko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99457-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04851-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Derra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rouamba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04302-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pecoraro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9460-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006032v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Palma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fiorellato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Anello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007465v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007424v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Alou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03841709v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UMONG020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506098v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8f86fe937e69060a4084dae1f4375f1ceada871e;origin=https://hal.archives-ouvertes.fr/hal-05506098;visit=swh:1:snp:4aedb6b0c444354767e0f7294e47658268500515;anchor=swh:1:rel:5821f2e9b906f50b6894de026e6cca4cdc2bc2cd;path=/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752436v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:706f3c63cc0a0f3f8fbaf5b892f4d914feb00a3c;origin=https://github.com/ptaconet/modeling_vector_mtp;visit=swh:1:snp:aceb29c01fbe5d6d90de1fb9ea8cdfe96c254361;anchor=swh:1:rev:824d2ed8557d553af001cd7b0e6745eb5510b543" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:261ad9eaa285da77dc356e3f20836fcbf022ea17;origin=https://github.com/ptaconet/modisfast;visit=swh:1:snp:07cf4ad57fcaa24d30ce8802c86297669abd0684;anchor=swh:1:rev:f7869b04d06e2a35ce982bb3407ef1a4918545db" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1bce3ffea5f0f0a691566d5a6dc68691b7efb789;origin=https://github.com/ptaconet/rtunaatlas_scripts;visit=swh:1:snp:86eeda70fcedee7d5663d8f3168e7d038bb26233;anchor=swh:1:rev:8cd03dea1dc1d9530e69fe1bf967ce141b9143c7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e55f14b18db69a6eea5d371d22cf52b2e9b009e;origin=https://github.com/ptaconet/rtunaatlas;visit=swh:1:snp:4d3029ca474ffaf1a5bdb9255291b0cae71166ce;anchor=swh:1:rev:90c6309c4903d5af920fa247f5432a7f5e1cfab5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:04e013a8da84b6ea44f1b77e47c017b6e7dfca6b;origin=https://github.com/ptaconet/bdd_rntaaf;visit=swh:1:snp:88392ee9f29542c415af9a3dbce8b4f62304db79;anchor=swh:1:rev:e5632d13cf488c7e066061cae316950e4baabbb4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>