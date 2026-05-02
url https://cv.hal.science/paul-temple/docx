--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1153,451 +1153,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Loop: AWARE is the new MAPE-K</w:t>
+                <w:t xml:space="preserve">Facilitating Heterogeneity Management on the Computing Continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brell Peclard Sanwouo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+                <w:t xml:space="preserve">Martin Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSE'25 - ACM International Conference on the Foundations of Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992342v1</w:t>
+                <w:t xml:space="preserve">hal-05138189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI-based Adaptation in Microservices Architectures: A Systematic Mapping Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brell Sanwouo</w:t>
+                <w:t xml:space="preserve">Event-Driven Adaptation in the Computing Continuum Using Software Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Quinton</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWS'25 - International Conference on Web Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3773274.3774672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082732v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Driven Adaptation in the Computing Continuum Using Software Variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balouek</w:t>
+                <w:t xml:space="preserve">Generative AI-based Adaptation in Microservices Architectures: A Systematic Mapping Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brell Sanwouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCC 2025 - IEEE/ACM 18th International Conference on Utility and Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICWS'25 - International Conference on Web Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Helsinki, Finland. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379151v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating Heterogeneity Management on the Computing Continuum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balouek</w:t>
+                <w:t xml:space="preserve">Breaking the Loop: AWARE is the new MAPE-K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brell Peclard Sanwouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSE'25 - ACM International Conference on the Foundations of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.626-630, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696630.3728512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138189v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pour le renforcement d'une IA embarquée face aux attaques perturbant le federated learning</w:t>
               </w:r>
@@ -1691,51 +1691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward AI-based Complex Self-Adaptive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brell Peclard Sanwouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2217,282 +2217,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VaryMinions: leveraging RNNs to identify variants in event logs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fortz</w:t>
+                <w:t xml:space="preserve">A Take on Obfuscation with Ethical Adversaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Devroey</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Frenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Machine Learning Techniques for Software Quality Evolution (MaLTeSQuE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Obfuscation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840073v1</w:t>
+                <w:t xml:space="preserve">hal-03840061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Take on Obfuscation with Ethical Adversaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pieter Delobelle</w:t>
+                <w:t xml:space="preserve">VaryMinions: leveraging RNNs to identify variants in event logs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devroey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Perrouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obfuscation Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Machine Learning Techniques for Software Quality Evolution (MaLTeSQuE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Athènes, Greece. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3472674.3473980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840061v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Configurable Systems: A Gentle Introduction</w:t>
               </w:r>
@@ -2589,278 +2589,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Quality Assurance of Software Product Lines with Adversarial Configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning and Configurable Systems: A Gentle Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC 2019 - 23rd International Systems and Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.277-288, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.83-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3336294.3336309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3336294.3342383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287616v1</w:t>
+                <w:t xml:space="preserve">hal-02287459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning and Configurable Systems: A Gentle Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliana Alves Pereira</w:t>
+                <w:t xml:space="preserve">Towards Quality Assurance of Software Product Lines with Adversarial Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Perrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battista Biggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPLC 2019 - 23rd International Systems and Software Product Line Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.83-88, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.277-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3336294.3342383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3336294.3336309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287459v2</w:t>
+                <w:t xml:space="preserve">hal-02287616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Learning-Aided Configuration in 3D Printing: Feasibility Study and Application to Defect Prediction</w:t>
               </w:r>
@@ -3663,77 +3663,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Feature-based ML-enabled Behaviour Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devroey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Perrouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4306,51 +4306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldin Nanfack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fr&#233;nay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111883" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3506734" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Delobelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fr&#233;nay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3468507.3468513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frenay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Biggio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09915-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2926971" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.4121211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brell Sanwouo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brell Peclard Sanwouo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696630.3728512" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082732v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Molli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04896457v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04957679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gratia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Schobbens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04957651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ichi Satoh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11109244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3644032.3644465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571804" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840073v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devroey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472674.3473980" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840061v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414976" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336309" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287459v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3342383" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302333.3302338" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Galindo Duarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730163v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Galindo Duarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934472" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04309208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Noel-Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Galindo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02125962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1S087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152637v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldin Nanfack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Temple" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fr&#233;nay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109610" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lesoil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Spieker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gotlieb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2023.111883" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3506734" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840069v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Delobelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Perrouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fr&#233;nay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heymans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3468507.3468513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frenay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battista Biggio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09915-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02177158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2019.2926971" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2017.4121211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brell Sanwouo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Quinton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Molli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379151v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3773274.3774672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082732v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brell Peclard Sanwouo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696630.3728512" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004582v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molinier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04896457v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04957679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gratia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Schobbens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04957651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ichi Satoh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11109244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3644032.3644465" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571804" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devroey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472674.3473980" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020125v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Alves Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382025.3414976" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287459v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3342383" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02287616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336294.3336309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01990767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Amand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3302333.3302338" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01720519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabier Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sottet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Garc&#237;a Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tegawend&#233; Bissyand&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Ziadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90421-4_2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Galindo Duarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01730163v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3195043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Angel Galindo Duarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2934466.2934472" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11686-5_7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04309208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467299v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Noel-Baron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A Galindo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02125962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018REN1S087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152637v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>