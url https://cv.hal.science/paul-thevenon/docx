--- v0 (2026-05-06)
+++ v1 (2026-05-30)
@@ -606,268 +606,268 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Quality Monitoring for New GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Fernandez</w:t>
+                <w:t xml:space="preserve">Francisco Amarillo-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Cabantous</w:t>
+                <w:t xml:space="preserve">Denis Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (1), pp. 83-97. </w:t>
+              <w:t xml:space="preserve">Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 65 (1), pp. 1750-1763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/navi.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729023v1</w:t>
+                <w:t xml:space="preserve">hal-01512448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Quality Monitoring for New GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Amarillo-Fernandez</w:t>
+                <w:t xml:space="preserve">Francisco Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Maillard</w:t>
+                <w:t xml:space="preserve">Margaux Cabantous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Volume 65 (1), pp. 1750-1763. </w:t>
+              <w:t xml:space="preserve">Journal of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (1), pp. 83-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/navi.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512448v1</w:t>
+                <w:t xml:space="preserve">hal-01729023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Inference of GNSS Failures</w:t>
               </w:r>
@@ -1852,265 +1852,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using TDCP Measurements in a low-cost PPP-IMU hybridized filter for real-time applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Real Multi-Correlator Outputs for SQM Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihanne El Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2022.18331⟩</w:t>
+              <w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. pp.1288-1303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2022.18217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854150v1</w:t>
+                <w:t xml:space="preserve">hal-03612597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Real Multi-Correlator Outputs for SQM Performance Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using TDCP Measurements in a low-cost PPP-IMU hybridized filter for real-time applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. pp.1288-1303, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2022.18217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2022.18331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612597v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralized Processing of Multiple Smartphone Raw Measurements with Fixed and Known Position Onboard a Vehicle</w:t>
               </w:r>
@@ -2230,51 +2230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of GNSS Receiver Behavior in Presence of Multiple Correlation Peaks Induced by Evil Waveform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,880 +2445,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Navigation Filters Performances Between GPS, Galileo and 5G TOA Measurements in Multipath Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test of the filter design effect on Evil Waveform monitoring in SBAS for Galileo E1 and E5a signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Tobie</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 2107-2140., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17521⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 2398 - 2415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963979v1</w:t>
+                <w:t xml:space="preserve">hal-02961129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle Slip Detection and Repair Using an Array of Receivers with Known Geometry for RTK Positioning</w:t>
+                <w:t xml:space="preserve">Improvement of RTK performances using an array of receivers with known geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9109871⟩</w:t>
+              <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866389v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of the filter design effect on Evil Waveform monitoring in SBAS for Galileo E1 and E5a signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+                <w:t xml:space="preserve">Cycle Slip Detection and Repair Using an Array of Receivers with Known Geometry for RTK Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17657⟩</w:t>
+              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Portland, United States. pp.1123-1134 / ISBN: 978-1-7281-9446-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9109871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961129v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of RTK performances using an array of receivers with known geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Hu</w:t>
+                <w:t xml:space="preserve">Pseudorange Measurements with LTE Physical Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auryn Pink Soderini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting</w:t>
+              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2020.17154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2020.17180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549028v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorange Measurements with LTE Physical Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auryn Pink Soderini</w:t>
+                <w:t xml:space="preserve">Improving reliability and efficiency of RTK ambiguity resolution using multiple rover receivers connected to the same antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17180⟩</w:t>
+              <w:t xml:space="preserve">ENC 2020 European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresde ( Virtual event ), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ENC48637.2020.9317367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549387v1</w:t>
+                <w:t xml:space="preserve">hal-03147591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving reliability and efficiency of RTK ambiguity resolution using multiple rover receivers connected to the same antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao Hu</w:t>
+                <w:t xml:space="preserve">Signal Quality Monitoring Algorithm Applied to Galileo Signals for Large Evil Waveform Threat Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020 European Navigation Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ENC48637.2020.9317367⟩</w:t>
+              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147591v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Quality Monitoring Algorithm Applied to Galileo Signals for Large Evil Waveform Threat Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+                <w:t xml:space="preserve">Hybrid Navigation Filters Performances Between GPS, Galileo and 5G TOA Measurements in Multipath Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 2107-2140., </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2020.17149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2020.17521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549094v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processed 5G Signals Mathematical Models for Positioning considering a Non-Constant Propagation Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3382,103 +3382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5G-microwave Tracking Performance Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auryn Pink Soderini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.2285-2298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3525,51 +3525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the Base Station Position Error in a RTK Receiver Using State Augmentation in a Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3601,674 +3601,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a FishEye Camera for GNSS NLOS Exclusion and Characterization in Urban Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Threat Model Design for new GNSS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Sanromà Sánchez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francisco Amarillo-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2016, International Technical Meeting</w:t>
+              <w:t xml:space="preserve">ION International Technical Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Navigation, Jan 2016, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271970v1</w:t>
+                <w:t xml:space="preserve">hal-01271968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threat Model Design for new GNSS signals</w:t>
+                <w:t xml:space="preserve">Signal Quality Monitoring Design for Galileo E5a and Galileo E1C signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco Amarillo-Fernández</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Amarillo-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Maillard</w:t>
+                <w:t xml:space="preserve">Margaux Cabantous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION International Technical Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Navigation, Jan 2016, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Navitec 2016, 8th Navigation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, München, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271968v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Quality Monitoring Design for Galileo E5a and Galileo E1C signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+                <w:t xml:space="preserve">Use of a FishEye Camera for GNSS NLOS Exclusion and Characterization in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Sanromà Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gerhmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ben Afia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navitec 2016, 8th Navigation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, München, Germany</w:t>
+              <w:t xml:space="preserve">ION ITM 2016, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Jan 2016, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525779v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for determining Pseudorange noise and multipath models for a multi-constellation, multi-frequency GBAS system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of GNSS Signals’ Nominal Distortions from Correlation and Chip Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rotondo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michael Felux</w:t>
+                <w:t xml:space="preserve">Yoan Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Amarillo-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
+              <w:t xml:space="preserve">ION ITM 2015, Proceedings of the 2015 International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ION, Jan 2015, Dana Point, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151478v1</w:t>
+                <w:t xml:space="preserve">hal-01120942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of GNSS Signals’ Nominal Distortions from Correlation and Chip Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pagot</w:t>
+                <w:t xml:space="preserve">Methodology for determining Pseudorange noise and multipath models for a multi-constellation, multi-frequency GBAS system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rotondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Gregoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Amarillo-Fernandez</w:t>
+                <w:t xml:space="preserve">Michael Felux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2015, Proceedings of the 2015 International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ION, Jan 2015, Dana Point, California, United States</w:t>
+              <w:t xml:space="preserve">International Technical Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120942v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Quality assessment in urban environments using correlation function distortion metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Salós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4371,77 +4371,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Maillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Margaux Cabantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Amarillo-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2014, 27th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of navigation, Sep 2014, Tampa, Florida, United States</w:t>
@@ -4831,273 +4831,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing OFDM-based positionning using the digital TV signals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kalman filter based robust GNSS signal tracking algorithm in presence of ionospheric scintillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Deambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012, 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp 539-543</w:t>
+              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 3420-3434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022482v1</w:t>
+                <w:t xml:space="preserve">hal-01022512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman filter based robust GNSS signal tracking algorithm in presence of ionospheric scintillations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing OFDM-based positionning using the digital TV signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 3420-3434</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012, 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp 539-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022512v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an OFDM/DVB-T sensor for positioning</w:t>
               </w:r>
@@ -5345,51 +5345,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-range measurements using OFDM channel estimation</w:t>
+                <w:t xml:space="preserve">Positioning principles with a mobile TV system using DVB-SH signals and a Single Frequency Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
@@ -5403,243 +5403,252 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corazza</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DPS 2009, 16th International Conference on Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Santorin, Greece. pp 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDSP.2009.5201204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022162v1</w:t>
+                <w:t xml:space="preserve">hal-01022205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of possible GNSS signals in S-band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidre Mateu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Angel Avila-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 1573-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning principles with a mobile TV system using DVB-SH signals and a Single Frequency Network</w:t>
+                <w:t xml:space="preserve">Pseudo-range measurements using OFDM channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
@@ -5653,103 +5662,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPS 2009, 16th International Conference on Digital Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 481 - 493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDSP.2009.5201204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01022205v1</w:t>
+                <w:t xml:space="preserve">hal-01022162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory analysis of potential candidate bands for the modernisation of GNSS systems in 2015-2020</w:t>
               </w:r>
@@ -6437,51 +6437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://signav.recherche.enac.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05590135v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2026.110639" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Cherfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25113480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04094441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1106439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03243925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01729023v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cabantous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01849420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Seco-Granados" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kuusniemi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2016.2606939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2465155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04637374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025088041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03854150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03612597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihanne El Haouari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rames" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18217" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03450489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ochoa Banuelos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bolting" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cazabonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03407539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02984329v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17841" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tobie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9109871" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17154" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auryn Pink Soderini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgagni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fischer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17180" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03147591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317367" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02324280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01957045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Estrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sanrom&#224; S&#225;nchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gerhmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brocard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Afia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01525779v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01151478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01120942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gregoire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01257340v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sal&#243;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01094176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01094193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158737v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2014.6934167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Carri&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Israel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ries" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monnerat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Deambrogio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022162v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidre Mateu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boulanger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Angel Avila-Rodriguez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2009.5201204" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022446v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2008.4656778" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01319595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corrazza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01160197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://signav.recherche.enac.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05590135v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2026.110639" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Cherfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Sol&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25113480" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04094441v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2023.1106439" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03243925v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.218" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01729023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Cabantous" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01849420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382332v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Cheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Seco-Granados" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Kuusniemi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2016.2606939" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01205229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2015.2465155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Duprat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04637374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025088041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19642" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03612597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihanne El Haouari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rames" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18217" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03854150v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18331" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03450489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Ochoa Banuelos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bolting" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Cazabonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03407539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.18088" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02984329v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17841" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17154" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9109871" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auryn Pink Soderini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fischer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17180" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03147591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317367" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tobie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02324280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01957045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Estrade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01525779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sanrom&#224; S&#225;nchez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gerhmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brocard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Afia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01120942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gregoire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01151478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01257340v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sal&#243;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01094176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01094193v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158737v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2014.6934167" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353720v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rougerie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Carri&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Israel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ries" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monnerat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Deambrogio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022200v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corazza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507273" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2009.5201204" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidre Mateu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boulanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Angel Avila-Rodriguez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022446v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2008.4656778" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01319595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corrazza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05248681v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Lisseth Rojano Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01160197v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>