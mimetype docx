--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -350,287 +350,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exorcising traumas: Jude Ratnam’s Demons in Paradise (2017)</w:t>
+                <w:t xml:space="preserve">Naya / New Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Waterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Asian Diaspora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19438192.2022.2087294⟩</w:t>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/angles.5009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03718890v1</w:t>
+                <w:t xml:space="preserve">hal-03835767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naya / New Pakistan</w:t>
+                <w:t xml:space="preserve">Exorcising traumas: Jude Ratnam’s Demons in Paradise (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Waterman</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, </w:t>
+              <w:t xml:space="preserve">South Asian Diaspora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/angles.5009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19438192.2022.2087294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835767v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03718890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethical Re(turn) in Postcolonial Fiction: Narrating the Precariat in Mohsin Hamid's Exit West and Mohammad Hanif's Red Birds</w:t>
+                <w:t xml:space="preserve">“The glint of catastrophe”. An Interview with Mohsin Hamid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions : International Journal of Postcolonial Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3924531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/angles.5349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011437v1</w:t>
+                <w:t xml:space="preserve">hal-05560018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soundless Dance (2019) ou l’aporie du trauma</w:t>
               </w:r>
@@ -701,406 +701,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03265805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractured territories: Deterritorializing the contemporary Pakistani novel in English</w:t>
+                <w:t xml:space="preserve">The Ethical Re(turn) in Postcolonial Fiction: Narrating the Precariat in Mohsin Hamid's Exit West and Mohammad Hanif's Red Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Commonwealth Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (2), pp.307-321. </w:t>
+              <w:t xml:space="preserve">Interventions : International Journal of Postcolonial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021989418808039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3924531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463295v1</w:t>
+                <w:t xml:space="preserve">hal-05011437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractured Territories: Deterritorializing Contemporary Pakistani Fiction in English</w:t>
+                <w:t xml:space="preserve">Fractured territories: Deterritorializing the contemporary Pakistani novel in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Commonwealth Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 56 (2), pp.307-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021989418808039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520315v1</w:t>
+                <w:t xml:space="preserve">hal-04463295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dheepan, un film postcolonial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractured Territories: Deterritorializing Contemporary Pakistani Fiction in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Commonwealth Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01404832v1</w:t>
+                <w:t xml:space="preserve">hal-02520315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À perpétuelle demeure : Such a Long Journey de Rohinton Mistry et The Hungry Tide d'Amitav Ghosh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dheepan, un film postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542202v1</w:t>
+                <w:t xml:space="preserve">halshs-01404832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À perpétuelle demeure : Such a Long Journey de Rohinton Mistry et The Hungry Tide d'Amitav Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DESI La Revue. Diasporas: Études des singularités indiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.105--120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d'un équilibre montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1954, 12, pp.725-735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/27032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1110,51 +1188,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires de l’exil, mémoire en exil. Le conflit séparatiste sri-lankais dans l’œuvre de Pradeepan Raveendran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1170,73 +1248,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire en exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bentz Anne-Sophie; Guyot Lola; Rublon Tony, Apr 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04160197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traverser les eaux et se reconstruire : modalités de la transmission de la mémoire de la guerre en contexte diasporique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1252,51 +1330,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Mémoire autobiographique, récit de vie et transmission en contexte insulaire, interculturel et post-colonial.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Réunion; DIRE (Déplacements Identités Regards Ecritures); LCF (Laboratoire de recherche sur les espaces créoles et francophones); OSOI (Observatoire des sociétés de l'océan Indien), Oct 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03807690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1306,51 +1384,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESI. Indian Values: Diaspora and Womanhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1359,73 +1437,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3, 202p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1434,940 +1512,1211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, 213p, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00802587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESI 3 INDIAN VALUES: WOMANHOOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUB, pp.230, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du passeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, 978-2-85892-419-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de la réserve.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHA, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'obsession à l'øeuvre : littérature, cinéma et société en Grande-Bretagne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Figure du Passeur. Transmission et mobilité culturelles dans les mondes anglophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUB, 2012</w:t>
+              <w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736711v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESI, La Revue, 1</w:t>
+                <w:t xml:space="preserve">L'obsession à l'øeuvre : littérature, cinéma et société en Grande-Bretagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUB, 2010</w:t>
+              <w:t xml:space="preserve">PUB, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736744v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DESI, La Revue, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUB, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'encre de la mémoire : l'oeuvre de Kazuo Ishiguro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUB, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond the Meridian Cage: Geocriticism, the Future of Postcolonial Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Barrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-85892-419-6</w:t>
+              <w:t xml:space="preserve">Postcolonial Literature: A Study of Past, Present and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242552v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et cinéma indiens face à la Partition : du devoir d'oubli à une mémoire en fragments, l'exemple de Earth de Deepa Mehta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire et Oubli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSHA, 2013</w:t>
+              <w:t xml:space="preserve">La Figure du Passeur. Transmission et Mobilités Culturelles dans les Mondes Anglophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-85892-419-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736669v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de signature : la signature dans Les Vestiges du Jour de Kazuo Ishiguro</w:t>
+                <w:t xml:space="preserve">Histoire et cinéma indiens face à la Partition : du devoir d'oubli à une mémoire en fragments, l'exemple de Earth de Deepa Mehta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bravo, Federico. </w:t>
+              <w:t xml:space="preserve">Martens, Stephan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Signature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.385--396, 2011</w:t>
+              <w:t xml:space="preserve">Mémoire et Oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHA, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542194v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the briefest of passing glances: Ishiguro’s Writing and Cinema</w:t>
+                <w:t xml:space="preserve">Effets de signature : la signature dans Les Vestiges du Jour de Kazuo Ishiguro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthews, Sean and Groes, Bas. </w:t>
+              <w:t xml:space="preserve">Bravo, Federico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Kazuo Ishiguro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave/Macmillan Continuum Series, pp.32--44, 2010</w:t>
+              <w:t xml:space="preserve">La Signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.385--396, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542206v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the briefest of passing glances: Ishiguro’s Writing and Cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthews, Sean and Groes, Bas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading Kazuo Ishiguro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave/Macmillan Continuum Series, pp.32--44, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépouilles opimes ou cadavres exquis : l’obsession de la mort dans Such a Long Journey de Rohinton Mistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Veyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baillon, Jean-François. and Veyret, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’obsession à l’œuvre : littérature, cinéma et société en Grande-Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.161--174, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo ishiguro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Prix Nobel de Littérature 1902-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2435,51 +2784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A5D4A56"/>
+    <w:nsid w:val="F0C3FF9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2666,51 +3015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-veyret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4495-3642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11250499X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02759527.2024.2396235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2023.2214857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718890v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19438192.2022.2087294" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Waterman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.5009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3924531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021989418808039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520315v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/27032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736711v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542194v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-veyret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4495-3642" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11250499X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681184v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Veyret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02759527.2024.2396235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449855.2023.2214857" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Waterman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.5009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718890v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19438192.2022.2087294" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.5349" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.12704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3924531" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021989418808039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14456" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/27032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04160197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Antolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Barrett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736711v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02652916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>