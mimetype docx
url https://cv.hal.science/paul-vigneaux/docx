--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Vigneaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paul-vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6606-5446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119020149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-9109-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full Professor, Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current affiliation (2022-): LAMFA CNRS UMR 7352 - Université de Picardie Jules Verne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous affiliation (2008-2022): UMPA CNRS UMR 5669 - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mesoscale Heterogeneities in Hard Carbon Electrodes through FIB-SEM Characterization, Manufacturing and Electrochemical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soorya Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imelda Cardenas Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hari Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Duranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e06765. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202506765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Method Model of An Extrusion Process with Recirculation for Dry Manufacturing of Lithium-Ion Battery Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel for confined yield stress flows and parameters’ estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer models for hydrostatic Herschel-Bulkley viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Garres-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.99-117. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary code for &amp;quot;A metamodel for confined yield stress flows and parameters' estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8377204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined yield stress lubrication flows for cement paste backfill in underground stopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Frigaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107038. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical schemes for viscoplastic avalanches. Part 2: the 2D case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.460-490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield-stress fluid over a cavity: experimental and numerical investigation of a viscoplastic boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population parametrization of costly black box models using iterations between SAEM algorithm and kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0337-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian simulations study of yield-stress fluid flows in expansion-contraction and comparisons with physical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, pp.35 - 52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical schemes for viscoplastic avalanches. Part 1: the 1D case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 264, pp.55-90. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in non-linear mixed effects models with SAEM algorithm: extension from ODE to PDE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (5), pp.1303-1329. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Hossein Khonsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well-balanced finite volume-augmented Lagrangian method for an integrated Herschel-Bulkley model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acary-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Narbona-Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (3), pp.608-641. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-012-9591-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Courant de Sciences Mathématiques : 75 ans d'Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Louise Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://images.math.cnrs.fr/L-Institut-Courant-de-Sciences.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcan islandais Eyjafjöll : mais où vont les particules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://images.math.cnrs.fr/Volcan-islandais-Eyjafjoll-mais-ou.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les baïnes, du surf et des maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Les-baines-du-surf-et-des-maths.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability condition for bifluid flows with surface tension : application to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (12), pp.6140-6164. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set method and stability condition for curvature-driven flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (11), pp.703-708. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of viscoplastic jet-like intrusion flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Electrode Manufacturing for Next-Generation Batteries - A DEM Study on Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Water models for viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Meeting on Numerical Analysis of PDEs - Talca Numerica I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talca, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Electrode Manufacturing for Next-Generation Batteries: A DEM Study on Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWISS BATTERY DAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality methods for viscoplastic avalanches and comparisons with lab experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Numerical Mathematics and Advanced Applications (ENUMATH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of viscoplastic surges down complex topographies and comparisons with numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic flows over topographies: an experimental - numerical cross-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2024 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of viscoplastic surges over complex topographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Complexity III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Doeblin (Université Côte d'Azur, CNRS), Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of depth-averaged models for viscoplastic free-surface flows: cross-comparisons with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of viscoplastic flows over topographical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer method for Shallow Water yield stress flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de terrain et comportements des géomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, le champ des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, IMPT &amp; Musée des confluences Lyon, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield stress-fluid over cavity and viscoplastic boundary layers: following the quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPF8 2019 - 8th Viscoplastic Fluids Workshop: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a Yield-stress Fluid over a Cavity: Experimental and Numerical Investigation of an Oldroyd's Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2019 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for geophysical yield stress fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2019 - 9th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Bingham fluids in expansion-contraction geometries: comparison with physical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield stress-fluid over cavity - experimental & numerical investigation of viscoplastic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate arrested states for finite-volumes schemes on a shallow Bingham model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulations of Bingham equations (integrated or not)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5me Ecole du GdR CNRS EGRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed Erosion Process in Geophysical Viscoplastic Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAEM methods for statistical PDE parameters estimation and application to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMPA School "Mathematical models in biology and medicine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Moka, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for viscoplastic avalanches. A shallow - Bingham flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIMAI, Politecnico di Milano, Sep 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fluid dynamics, interfaces and numerics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMAI, Jul 2015, CIRM - Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2013 - 6e Biennale Française des Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.178-188, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for viscoplastic avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2me Ecole du GdR CNRS EGRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Domaine de Chalès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerics for Viscoplastic Shallow-Water equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geophysical Complex Fluids", within ANR Think tank "Mathematics of Planet Earth"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Institut de Mathematiques de Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of PDE's parameters via mixed effects models. Application to KPP equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMPA Research Summer School on "PDE methods in Biology and Medicine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics, Nanofluidics: ounces of physics, modelling & numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th CNRS Thematic School on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth of low grade gliomas - Sur la croissance des gliomes de bas grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2013 - Minisymposium "CANCER"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic shallow models to simulate some complex avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Examples of Mathematics applied to Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute of Mathematics of Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Monolix to use models with Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2013. Annual Meeting of the Population Approach Group in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.PAGE 22 (2013) Abstr 2666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic Free-Surface Flows: The Herschel-Bulkley Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Computational Fluid Dynamics (ICCFD7), Big Island, Hawaii, July 9-13, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, United States. pp.ICCFD7-3302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian / well-balanced finite volume method for compressible viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St-Petersburg, Russia. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability condition for surface tension-driven flows and application to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Aspects of Fluid Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Balanced Finite Volume Schemes for Bingham Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez - Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2011 - 7th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Augmented Lagrangian/Finite Volume method for a compressible Bingham system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese-French Research Institute on Stress Tensor Effects on Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode couplée Lagrangien Augmenté - Volumes-Finis appliquée aux avalanches de neige dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2010 - 40e Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Compressible Bingham-Type Systems Applied to Shallow Dense Avalanches Simulations. Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Computational Mechanics, WCCM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques en microfluidique. Applications en Chimie et Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées du GdR CNRS CALCUL. Institut Henri Poincaré.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-tension driven interfaces : stability and some applications in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free boundary problems in fluid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hydrodynamique des mouvements de cellules en interaction avec la paroi endothéliale, grâce à des Méthodes Level Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique et Modélisation Mathématique en Biologie et Innovation thérapeutique. GdR CNRS MABEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Ecole Centrale Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement de gouttes dans des microcanaux : simulations numériques et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galder Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.CFM2007-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stability condition for surface tension-driven flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface tension-driven flows in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of droplet hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Chinese Symposium on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mixing dynamics inside microdroplets with a Level Set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2007 the 7th European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité numérique en suivi d'interface avec prépondérance de la tension de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès national de mathématiques appliquées et industrielles (SMAI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Set method for bifluid flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode Level Set pour des écoulements en microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès National d'Analyse Numérique (CANUM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in microchannels with Level Set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics 2006 (ECCOMAS CFD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Egmond aan Zee, Netherlands. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on Avalanches Modelling: An Introduction to Shallow Flows Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parés, Carlos; Vazquez Cendon, Carlos; Coquel, Frederic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Numerical Simulation in Physics and Engineering - Lecture Notes of the XV 'Jacques-Louis Lions' Spanish-French School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.51-106, 2014, SEMA SIMAI Springer Series, 978-3-319-02838-5. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02839-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume/duality method for Bingham viscoplastic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D. Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vázquez-Cendón ; Arturo Hidalgo ; Pilar Garcia Navarro ; Luis Cea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Hyperbolic Equations: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.60, 2012, 9780415621502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian Method and Compressible Visco-Plastic Flows : Applications to Shallow Dense Avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez - Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fursikov, Andrei V., Galdi, Giovanni P., Pukhnachev, Vladislav V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.57-89, 2009, Advances in Mathematical Fluid Mechanics, 978-3-0346-0151-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Set method for Curvature-driven Flows in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deconinck, Herman; Dick, Erik (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Fluid Dynamics 2006. Proceedings of the Fourth International Conference on Computational Fluid Dynamics, ICCFD4, Ghent, Belgium, 10-14 July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.595-600, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of 3D Dynamics of Microdroplets: A Comparison of Rectangular and Cylindrical Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Kunisch, G. Of, O. Steinbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Mathematics and Advanced Applications. Proceedings of ENUMATH 2007, the 7th European Conference on Numerical Mathematics and Advanced Applications, Graz, Austria, September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, xxx (xxx), Springer Berlin Heidelberg, pp.449-456, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in non-linear mixed effects models with SAEM algorithm: extension from ODE to PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8231, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Level Set pour des problèmes d'interface en microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. École Normale Supérieure de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an avalanche in the Taconnaz path, with a shallow-water Bingham model. Mont-Blanc massif, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Vigneaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paul-vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6606-5446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119020149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-9109-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full Professor, Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current affiliation (2022-): LAMFA CNRS UMR 7352 - Université de Picardie Jules Verne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous affiliation (2008-2022): UMPA CNRS UMR 5669 - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mesoscale Heterogeneities in Hard Carbon Electrodes through FIB-SEM Characterization, Manufacturing and Electrochemical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soorya Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imelda Cardenas Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hari Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Duranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e06765. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202506765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Method Model of An Extrusion Process with Recirculation for Dry Manufacturing of Lithium-Ion Battery Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel for confined yield stress flows and parameters’ estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary code for &amp;quot;A metamodel for confined yield stress flows and parameters' estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8377204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer models for hydrostatic Herschel-Bulkley viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Garres-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.99-117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined yield stress lubrication flows for cement paste backfill in underground stopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Frigaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107038. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical schemes for viscoplastic avalanches. Part 2: the 2D case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.460-490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield-stress fluid over a cavity: experimental and numerical investigation of a viscoplastic boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population parametrization of costly black box models using iterations between SAEM algorithm and kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0337-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian simulations study of yield-stress fluid flows in expansion-contraction and comparisons with physical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, pp.35 - 52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical schemes for viscoplastic avalanches. Part 1: the 1D case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 264, pp.55-90. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in non-linear mixed effects models with SAEM algorithm: extension from ODE to PDE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (5), pp.1303-1329. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Hossein Khonsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well-balanced finite volume-augmented Lagrangian method for an integrated Herschel-Bulkley model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acary-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Narbona-Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (3), pp.608-641. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-012-9591-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Courant de Sciences Mathématiques : 75 ans d'Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Louise Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://images.math.cnrs.fr/L-Institut-Courant-de-Sciences.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcan islandais Eyjafjöll : mais où vont les particules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://images.math.cnrs.fr/Volcan-islandais-Eyjafjoll-mais-ou.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les baïnes, du surf et des maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Les-baines-du-surf-et-des-maths.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability condition for bifluid flows with surface tension : application to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (12), pp.6140-6164. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set method and stability condition for curvature-driven flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (11), pp.703-708. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of viscoplastic jet-like intrusion flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Electrode Manufacturing for Next-Generation Batteries - A DEM Study on Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Water models for viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Meeting on Numerical Analysis of PDEs - Talca Numerica I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talca, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Electrode Manufacturing for Next-Generation Batteries: A DEM Study on Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWISS BATTERY DAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality methods for viscoplastic avalanches and comparisons with lab experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Numerical Mathematics and Advanced Applications (ENUMATH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of viscoplastic surges down complex topographies and comparisons with numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic flows over topographies: an experimental - numerical cross-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2024 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of viscoplastic surges over complex topographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Complexity III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Doeblin (Université Côte d'Azur, CNRS), Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of depth-averaged models for viscoplastic free-surface flows: cross-comparisons with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of viscoplastic flows over topographical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer method for Shallow Water yield stress flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de terrain et comportements des géomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, le champ des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, IMPT &amp; Musée des confluences Lyon, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield stress-fluid over cavity and viscoplastic boundary layers: following the quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPF8 2019 - 8th Viscoplastic Fluids Workshop: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a Yield-stress Fluid over a Cavity: Experimental and Numerical Investigation of an Oldroyd's Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2019 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for geophysical yield stress fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2019 - 9th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate arrested states for finite-volumes schemes on a shallow Bingham model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Bingham fluids in expansion-contraction geometries: comparison with physical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield stress-fluid over cavity - experimental & numerical investigation of viscoplastic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulations of Bingham equations (integrated or not)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5me Ecole du GdR CNRS EGRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed Erosion Process in Geophysical Viscoplastic Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAEM methods for statistical PDE parameters estimation and application to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMPA School "Mathematical models in biology and medicine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Moka, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for viscoplastic avalanches. A shallow - Bingham flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIMAI, Politecnico di Milano, Sep 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fluid dynamics, interfaces and numerics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMAI, Jul 2015, CIRM - Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for viscoplastic avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2me Ecole du GdR CNRS EGRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Domaine de Chalès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2013 - 6e Biennale Française des Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.178-188, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of PDE's parameters via mixed effects models. Application to KPP equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMPA Research Summer School on "PDE methods in Biology and Medicine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerics for Viscoplastic Shallow-Water equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geophysical Complex Fluids", within ANR Think tank "Mathematics of Planet Earth"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Institut de Mathematiques de Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics, Nanofluidics: ounces of physics, modelling & numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th CNRS Thematic School on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth of low grade gliomas - Sur la croissance des gliomes de bas grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2013 - Minisymposium "CANCER"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic shallow models to simulate some complex avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Examples of Mathematics applied to Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute of Mathematics of Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Monolix to use models with Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2013. Annual Meeting of the Population Approach Group in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.PAGE 22 (2013) Abstr 2666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic Free-Surface Flows: The Herschel-Bulkley Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Computational Fluid Dynamics (ICCFD7), Big Island, Hawaii, July 9-13, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, United States. pp.ICCFD7-3302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian / well-balanced finite volume method for compressible viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St-Petersburg, Russia. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Balanced Finite Volume Schemes for Bingham Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez - Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2011 - 7th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability condition for surface tension-driven flows and application to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Aspects of Fluid Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Augmented Lagrangian/Finite Volume method for a compressible Bingham system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese-French Research Institute on Stress Tensor Effects on Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode couplée Lagrangien Augmenté - Volumes-Finis appliquée aux avalanches de neige dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2010 - 40e Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Compressible Bingham-Type Systems Applied to Shallow Dense Avalanches Simulations. Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Computational Mechanics, WCCM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques en microfluidique. Applications en Chimie et Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées du GdR CNRS CALCUL. Institut Henri Poincaré.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hydrodynamique des mouvements de cellules en interaction avec la paroi endothéliale, grâce à des Méthodes Level Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique et Modélisation Mathématique en Biologie et Innovation thérapeutique. GdR CNRS MABEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Ecole Centrale Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-tension driven interfaces : stability and some applications in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free boundary problems in fluid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stability condition for surface tension-driven flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement de gouttes dans des microcanaux : simulations numériques et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galder Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.CFM2007-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface tension-driven flows in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mixing dynamics inside microdroplets with a Level Set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2007 the 7th European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of droplet hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Chinese Symposium on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité numérique en suivi d'interface avec prépondérance de la tension de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès national de mathématiques appliquées et industrielles (SMAI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Set method for bifluid flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode Level Set pour des écoulements en microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès National d'Analyse Numérique (CANUM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in microchannels with Level Set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics 2006 (ECCOMAS CFD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Egmond aan Zee, Netherlands. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on Avalanches Modelling: An Introduction to Shallow Flows Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parés, Carlos; Vazquez Cendon, Carlos; Coquel, Frederic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Numerical Simulation in Physics and Engineering - Lecture Notes of the XV 'Jacques-Louis Lions' Spanish-French School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.51-106, 2014, SEMA SIMAI Springer Series, 978-3-319-02838-5. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02839-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume/duality method for Bingham viscoplastic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D. Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vázquez-Cendón ; Arturo Hidalgo ; Pilar Garcia Navarro ; Luis Cea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Hyperbolic Equations: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.60, 2012, 9780415621502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian Method and Compressible Visco-Plastic Flows : Applications to Shallow Dense Avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez - Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fursikov, Andrei V., Galdi, Giovanni P., Pukhnachev, Vladislav V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.57-89, 2009, Advances in Mathematical Fluid Mechanics, 978-3-0346-0151-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Set method for Curvature-driven Flows in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deconinck, Herman; Dick, Erik (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Fluid Dynamics 2006. Proceedings of the Fourth International Conference on Computational Fluid Dynamics, ICCFD4, Ghent, Belgium, 10-14 July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.595-600, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of 3D Dynamics of Microdroplets: A Comparison of Rectangular and Cylindrical Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Kunisch, G. Of, O. Steinbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Mathematics and Advanced Applications. Proceedings of ENUMATH 2007, the 7th European Conference on Numerical Mathematics and Advanced Applications, Graz, Austria, September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, xxx (xxx), Springer Berlin Heidelberg, pp.449-456, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in non-linear mixed effects models with SAEM algorithm: extension from ODE to PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8231, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Level Set pour des problèmes d'interface en microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. École Normale Supérieure de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an avalanche in the Taconnaz path, with a shallow-water Bingham model. Mont-Blanc massif, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF216736"/>
+    <w:nsid w:val="D39E7860"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-vigneaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6606-5446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119020149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9109-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soorya Saravanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Cardenas Sierra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Sun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Duranti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506765" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01436-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garres-D&#237;az" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.03.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Shao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Frigaard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.09.054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224004v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Helbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0337-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936373v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narbona-Reina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9591-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Ball" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274569v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.02.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ginot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wallon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9580" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627212v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez - Nieto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627204v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galder Cristobal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Khadra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281517v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02839-2_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tancogne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189409v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03523188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-vigneaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6606-5446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119020149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9109-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soorya Saravanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Cardenas Sierra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Sun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Duranti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506765" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01436-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garres-D&#237;az" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Shao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Frigaard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.09.054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224004v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Helbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0337-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936373v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narbona-Reina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9591-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Ball" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274569v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.02.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ginot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wallon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9580" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez - Nieto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627204v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galder Cristobal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Khadra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281517v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02839-2_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tancogne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189409v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03523188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>