--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Vigneaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paul-vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6606-5446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119020149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-9109-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full Professor, Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current affiliation (2022-): LAMFA CNRS UMR 7352 - Université de Picardie Jules Verne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous affiliation (2008-2022): UMPA CNRS UMR 5669 - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mesoscale Heterogeneities in Hard Carbon Electrodes through FIB-SEM Characterization, Manufacturing and Electrochemical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soorya Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imelda Cardenas Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hari Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Duranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e06765. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202506765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Method Model of An Extrusion Process with Recirculation for Dry Manufacturing of Lithium-Ion Battery Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel for confined yield stress flows and parameters’ estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary code for &amp;quot;A metamodel for confined yield stress flows and parameters' estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8377204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer models for hydrostatic Herschel-Bulkley viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Garres-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.99-117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined yield stress lubrication flows for cement paste backfill in underground stopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Frigaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107038. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical schemes for viscoplastic avalanches. Part 2: the 2D case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.460-490. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield-stress fluid over a cavity: experimental and numerical investigation of a viscoplastic boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population parametrization of costly black box models using iterations between SAEM algorithm and kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0337-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian simulations study of yield-stress fluid flows in expansion-contraction and comparisons with physical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, pp.35 - 52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical schemes for viscoplastic avalanches. Part 1: the 1D case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 264, pp.55-90. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in non-linear mixed effects models with SAEM algorithm: extension from ODE to PDE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (5), pp.1303-1329. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Hossein Khonsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well-balanced finite volume-augmented Lagrangian method for an integrated Herschel-Bulkley model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acary-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Narbona-Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (3), pp.608-641. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-012-9591-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Courant de Sciences Mathématiques : 75 ans d'Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Louise Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://images.math.cnrs.fr/L-Institut-Courant-de-Sciences.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcan islandais Eyjafjöll : mais où vont les particules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://images.math.cnrs.fr/Volcan-islandais-Eyjafjoll-mais-ou.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les baïnes, du surf et des maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Les-baines-du-surf-et-des-maths.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability condition for bifluid flows with surface tension : application to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (12), pp.6140-6164. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set method and stability condition for curvature-driven flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (11), pp.703-708. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of viscoplastic jet-like intrusion flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Electrode Manufacturing for Next-Generation Batteries - A DEM Study on Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Water models for viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Meeting on Numerical Analysis of PDEs - Talca Numerica I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talca, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Electrode Manufacturing for Next-Generation Batteries: A DEM Study on Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWISS BATTERY DAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality methods for viscoplastic avalanches and comparisons with lab experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Numerical Mathematics and Advanced Applications (ENUMATH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of viscoplastic surges down complex topographies and comparisons with numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic flows over topographies: an experimental - numerical cross-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2024 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of viscoplastic surges over complex topographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Complexity III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Doeblin (Université Côte d'Azur, CNRS), Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of depth-averaged models for viscoplastic free-surface flows: cross-comparisons with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of viscoplastic flows over topographical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer method for Shallow Water yield stress flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de terrain et comportements des géomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, le champ des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, IMPT &amp; Musée des confluences Lyon, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield stress-fluid over cavity and viscoplastic boundary layers: following the quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPF8 2019 - 8th Viscoplastic Fluids Workshop: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a Yield-stress Fluid over a Cavity: Experimental and Numerical Investigation of an Oldroyd's Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2019 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for geophysical yield stress fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2019 - 9th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate arrested states for finite-volumes schemes on a shallow Bingham model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Bingham fluids in expansion-contraction geometries: comparison with physical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield stress-fluid over cavity - experimental & numerical investigation of viscoplastic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulations of Bingham equations (integrated or not)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5me Ecole du GdR CNRS EGRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed Erosion Process in Geophysical Viscoplastic Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAEM methods for statistical PDE parameters estimation and application to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMPA School "Mathematical models in biology and medicine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Moka, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for viscoplastic avalanches. A shallow - Bingham flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIMAI, Politecnico di Milano, Sep 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fluid dynamics, interfaces and numerics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMAI, Jul 2015, CIRM - Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for viscoplastic avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2me Ecole du GdR CNRS EGRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Domaine de Chalès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2013 - 6e Biennale Française des Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.178-188, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of PDE's parameters via mixed effects models. Application to KPP equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMPA Research Summer School on "PDE methods in Biology and Medicine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerics for Viscoplastic Shallow-Water equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geophysical Complex Fluids", within ANR Think tank "Mathematics of Planet Earth"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Institut de Mathematiques de Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics, Nanofluidics: ounces of physics, modelling & numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th CNRS Thematic School on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth of low grade gliomas - Sur la croissance des gliomes de bas grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2013 - Minisymposium "CANCER"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic shallow models to simulate some complex avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Examples of Mathematics applied to Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute of Mathematics of Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Monolix to use models with Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2013. Annual Meeting of the Population Approach Group in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.PAGE 22 (2013) Abstr 2666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic Free-Surface Flows: The Herschel-Bulkley Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Computational Fluid Dynamics (ICCFD7), Big Island, Hawaii, July 9-13, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, United States. pp.ICCFD7-3302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian / well-balanced finite volume method for compressible viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St-Petersburg, Russia. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Balanced Finite Volume Schemes for Bingham Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez - Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2011 - 7th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability condition for surface tension-driven flows and application to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Aspects of Fluid Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Augmented Lagrangian/Finite Volume method for a compressible Bingham system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese-French Research Institute on Stress Tensor Effects on Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode couplée Lagrangien Augmenté - Volumes-Finis appliquée aux avalanches de neige dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2010 - 40e Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Compressible Bingham-Type Systems Applied to Shallow Dense Avalanches Simulations. Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Computational Mechanics, WCCM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques en microfluidique. Applications en Chimie et Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées du GdR CNRS CALCUL. Institut Henri Poincaré.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hydrodynamique des mouvements de cellules en interaction avec la paroi endothéliale, grâce à des Méthodes Level Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique et Modélisation Mathématique en Biologie et Innovation thérapeutique. GdR CNRS MABEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Ecole Centrale Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-tension driven interfaces : stability and some applications in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free boundary problems in fluid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stability condition for surface tension-driven flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement de gouttes dans des microcanaux : simulations numériques et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galder Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.CFM2007-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface tension-driven flows in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mixing dynamics inside microdroplets with a Level Set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2007 the 7th European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of droplet hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Chinese Symposium on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité numérique en suivi d'interface avec prépondérance de la tension de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès national de mathématiques appliquées et industrielles (SMAI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Set method for bifluid flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode Level Set pour des écoulements en microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès National d'Analyse Numérique (CANUM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in microchannels with Level Set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics 2006 (ECCOMAS CFD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Egmond aan Zee, Netherlands. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on Avalanches Modelling: An Introduction to Shallow Flows Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parés, Carlos; Vazquez Cendon, Carlos; Coquel, Frederic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Numerical Simulation in Physics and Engineering - Lecture Notes of the XV 'Jacques-Louis Lions' Spanish-French School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.51-106, 2014, SEMA SIMAI Springer Series, 978-3-319-02838-5. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02839-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume/duality method for Bingham viscoplastic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D. Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vázquez-Cendón ; Arturo Hidalgo ; Pilar Garcia Navarro ; Luis Cea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Hyperbolic Equations: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.60, 2012, 9780415621502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian Method and Compressible Visco-Plastic Flows : Applications to Shallow Dense Avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez - Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fursikov, Andrei V., Galdi, Giovanni P., Pukhnachev, Vladislav V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.57-89, 2009, Advances in Mathematical Fluid Mechanics, 978-3-0346-0151-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Set method for Curvature-driven Flows in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deconinck, Herman; Dick, Erik (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Fluid Dynamics 2006. Proceedings of the Fourth International Conference on Computational Fluid Dynamics, ICCFD4, Ghent, Belgium, 10-14 July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.595-600, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of 3D Dynamics of Microdroplets: A Comparison of Rectangular and Cylindrical Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Kunisch, G. Of, O. Steinbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Mathematics and Advanced Applications. Proceedings of ENUMATH 2007, the 7th European Conference on Numerical Mathematics and Advanced Applications, Graz, Austria, September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, xxx (xxx), Springer Berlin Heidelberg, pp.449-456, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in non-linear mixed effects models with SAEM algorithm: extension from ODE to PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8231, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Level Set pour des problèmes d'interface en microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. École Normale Supérieure de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an avalanche in the Taconnaz path, with a shallow-water Bingham model. Mont-Blanc massif, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paul Vigneaux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paul-vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6606-5446</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119020149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=z1DY2Z0AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-9109-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Full Professor, Mathematics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Current affiliation (2022-): LAMFA CNRS UMR 7352 - Université de Picardie Jules Verne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Previous affiliation (2008-2022): UMPA CNRS UMR 5669 - ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Mesoscale Heterogeneities in Hard Carbon Electrodes through FIB-SEM Characterization, Manufacturing and Electrochemical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soorya Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imelda Cardenas Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hari Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Duranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e06765. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202506765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Element Method Model of An Extrusion Process with Recirculation for Dry Manufacturing of Lithium-Ion Battery Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batteries &amp; Supercaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/batt.202500211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metamodel for confined yield stress flows and parameters’ estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01436-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary code for &amp;quot;A metamodel for confined yield stress flows and parameters' estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8377204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer models for hydrostatic Herschel-Bulkley viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Garres-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.99-117. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confined yield stress lubrication flows for cement paste backfill in underground stopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Frigaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 164, pp.107038. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical schemes for viscoplastic avalanches. Part 2: the 2D case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.460-490. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2017.09.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield-stress fluid over a cavity: experimental and numerical investigation of a viscoplastic boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.38-49. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population parametrization of costly black box models using iterations between SAEM algorithm and kriging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (1), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-016-0337-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224004v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian simulations study of yield-stress fluid flows in expansion-contraction and comparisons with physical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 239, pp.35 - 52. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient numerical schemes for viscoplastic avalanches. Part 1: the 1D case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 264, pp.55-90. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2014.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in non-linear mixed effects models with SAEM algorithm: extension from ODE to PDE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (5), pp.1303-1329. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2013140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936373v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for mechanotransduction at the early steps of suture formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Hossein Khonsari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 (1759), pp.20122670. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.2670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A well-balanced finite volume-augmented Lagrangian method for an integrated Herschel-Bulkley model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acary-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Narbona-Reina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (3), pp.608-641. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-012-9591-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Courant de Sciences Mathématiques : 75 ans d'Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Louise Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, http://images.math.cnrs.fr/L-Institut-Courant-de-Sciences.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcan islandais Eyjafjöll : mais où vont les particules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://images.math.cnrs.fr/Volcan-islandais-Eyjafjoll-mais-ou.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les baïnes, du surf et des maths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Les-baines-du-surf-et-des-maths.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability condition for bifluid flows with surface tension : application to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 227 (12), pp.6140-6164. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2008.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level-Set method and stability condition for curvature-driven flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 344 (11), pp.703-708. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shallow Water models for viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Meeting on Numerical Analysis of PDEs - Talca Numerica I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Talca, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of viscoplastic jet-like intrusion flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Fluid Dynamics Conference (EFDC2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Electrode Manufacturing for Next-Generation Batteries - A DEM Study on Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 MRS Fall Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvent-Free Electrode Manufacturing for Next-Generation Batteries: A DEM Study on Extrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Franco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWISS BATTERY DAYS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duality methods for viscoplastic avalanches and comparisons with lab experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Numerical Mathematics and Advanced Applications (ENUMATH 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of viscoplastic surges down complex topographies and comparisons with numerical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic flows over topographies: an experimental - numerical cross-comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Wallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERC 2024 - The Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of viscoplastic surges over complex topographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Complexity III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Doeblin (Université Côte d'Azur, CNRS), Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of depth-averaged models for viscoplastic free-surface flows: cross-comparisons with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of viscoplastic flows over topographical features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayer method for Shallow Water yield stress flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Computational Methods in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements de terrain et comportements des géomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, le champ des possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, IMPT &amp; Musée des confluences Lyon, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a Yield-stress Fluid over a Cavity: Experimental and Numerical Investigation of an Oldroyd's Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE 2019 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Spokane, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield stress-fluid over cavity and viscoplastic boundary layers: following the quest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPF8 2019 - 8th Viscoplastic Fluids Workshop: From Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for geophysical yield stress fluid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2019 - 9th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02202001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate arrested states for finite-volumes schemes on a shallow Bingham model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Bingham fluids in expansion-contraction geometries: comparison with physical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of a yield stress-fluid over cavity - experimental & numerical investigation of viscoplastic boundary layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Viscoplastic Fluids Workshop: From Theory to Applications (VPF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulations of Bingham equations (integrated or not)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5me Ecole du GdR CNRS EGRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bed Erosion Process in Geophysical Viscoplastic Fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li-Hua Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAEM methods for statistical PDE parameters estimation and application to biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMPA School "Mathematical models in biology and medicine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Moka, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for viscoplastic avalanches. A shallow - Bingham flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIMAI, Politecnico di Milano, Sep 2016, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small scale fluid dynamics, interfaces and numerics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SMAI, Jul 2015, CIRM - Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical schemes for viscoplastic avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2me Ecole du GdR CNRS EGRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Domaine de Chalès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2013 - 6e Biennale Française des Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.178-188, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of PDE's parameters via mixed effects models. Application to KPP equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMPA Research Summer School on "PDE methods in Biology and Medicine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerics for Viscoplastic Shallow-Water equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Geophysical Complex Fluids", within ANR Think tank "Mathematics of Planet Earth"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Institut de Mathematiques de Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidics, Nanofluidics: ounces of physics, modelling & numerical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th CNRS Thematic School on Computational Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the growth of low grade gliomas - Sur la croissance des gliomes de bas grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2013 - Minisymposium "CANCER"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic shallow models to simulate some complex avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Planet Earth: Examples of Mathematics applied to Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Institute of Mathematics of Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Monolix to use models with Partial Differential Equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGE 2013. Annual Meeting of the Population Approach Group in Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.PAGE 22 (2013) Abstr 2666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic Free-Surface Flows: The Herschel-Bulkley Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Computational Fluid Dynamics (ICCFD7), Big Island, Hawaii, July 9-13, 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, United States. pp.ICCFD7-3302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian / well-balanced finite volume method for compressible viscoplastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Computational Fluid Dynamics, ICCFD6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, St-Petersburg, Russia. pp.271-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Balanced Finite Volume Schemes for Bingham Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez - Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM 2011 - 7th International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability condition for surface tension-driven flows and application to microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Aspects of Fluid Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode couplée Lagrangien Augmenté - Volumes-Finis appliquée aux avalanches de neige dense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2010 - 40e Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled Augmented Lagrangian/Finite Volume method for a compressible Bingham system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese-French Research Institute on Stress Tensor Effects on Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Compressible Bingham-Type Systems Applied to Shallow Dense Avalanches Simulations. Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Computational Mechanics, WCCM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques en microfluidique. Applications en Chimie et Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1res Journées du GdR CNRS CALCUL. Institut Henri Poincaré.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche hydrodynamique des mouvements de cellules en interaction avec la paroi endothéliale, grâce à des Méthodes Level Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Oudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatique et Modélisation Mathématique en Biologie et Innovation thérapeutique. GdR CNRS MABEM.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Ecole Centrale Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-tension driven interfaces : stability and some applications in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free boundary problems in fluid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new stability condition for surface tension-driven flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulement de gouttes dans des microcanaux : simulations numériques et expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galder Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.CFM2007-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface tension-driven flows in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Industrial and Applied Mathematics (ICIAM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of droplet hydrodynamics in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-Chinese Symposium on Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring mixing dynamics inside microdroplets with a Level Set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENUMATH 2007 the 7th European Conference on Numerical Mathematics and Advanced Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité numérique en suivi d'interface avec prépondérance de la tension de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès national de mathématiques appliquées et industrielles (SMAI 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Set method for bifluid flows in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khodor Khadra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Computational Mechanics (WCCM VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode Level Set pour des écoulements en microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès National d'Analyse Numérique (CANUM 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Guidel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droplets in microchannels with Level Set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Fluid Dynamics 2006 (ECCOMAS CFD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Egmond aan Zee, Netherlands. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on Avalanches Modelling: An Introduction to Shallow Flows Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parés, Carlos; Vazquez Cendon, Carlos; Coquel, Frederic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Numerical Simulation in Physics and Engineering - Lecture Notes of the XV 'Jacques-Louis Lions' Spanish-French School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, pp.51-106, 2014, SEMA SIMAI Springer Series, 978-3-319-02838-5. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02839-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite volume/duality method for Bingham viscoplastic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D. Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Vázquez-Cendón ; Arturo Hidalgo ; Pilar Garcia Navarro ; Luis Cea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Hyperbolic Equations: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.60, 2012, 9780415621502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Lagrangian Method and Compressible Visco-Plastic Flows : Applications to Shallow Dense Avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bresch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique D. Fernandez - Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan R. Ionescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fursikov, Andrei V., Galdi, Giovanni P., Pukhnachev, Vladislav V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Directions in Mathematical Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birkhäuser, pp.57-89, 2009, Advances in Mathematical Fluid Mechanics, 978-3-0346-0151-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level Set method for Curvature-driven Flows in Microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deconinck, Herman; Dick, Erik (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Fluid Dynamics 2006. Proceedings of the Fourth International Conference on Computational Fluid Dynamics, ICCFD4, Ghent, Belgium, 10-14 July 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.595-600, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of 3D Dynamics of Microdroplets: A Comparison of Rectangular and Cylindrical Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Galusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Tancogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Kunisch, G. Of, O. Steinbach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Mathematics and Advanced Applications. Proceedings of ENUMATH 2007, the 7th European Conference on Numerical Mathematics and Advanced Applications, Graz, Austria, September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, xxx (xxx), Springer Berlin Heidelberg, pp.449-456, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00291512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in non-linear mixed effects models with SAEM algorithm: extension from ODE to PDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8231, INRIA. 2013, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes Level Set pour des problèmes d'interface en microfluidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00189409v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematics [math]. École Normale Supérieure de Lyon, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02296753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of an avalanche in the Taconnaz path, with a shallow-water Bingham model. Mont-Blanc massif, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Vigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D39E7860"/>
+    <w:nsid w:val="2699318C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-vigneaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6606-5446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119020149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9109-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soorya Saravanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Cardenas Sierra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Sun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Duranti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506765" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01436-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377204" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garres-D&#237;az" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.03.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Shao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Frigaard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.09.054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224004v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Helbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0337-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936373v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013140" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narbona-Reina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9591-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Ball" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274569v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.02.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.05.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ginot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396953v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298230v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wallon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563960v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9580" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296110v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011306v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848033v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011309v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751287v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627228v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez - Nieto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627212v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627204v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galder Cristobal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Khadra" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281523v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281520v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281517v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02839-2_2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281512v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tancogne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189409v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03523188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-vigneaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6606-5446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119020149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=z1DY2Z0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9109-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soorya Saravanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imelda Cardenas Sierra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari Raj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Duranti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506765" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Franco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01436-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377204" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garres-D&#237;az" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.03.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Shao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Frigaard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez-Nieto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gallardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.09.054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224004v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Helbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Louvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-016-0337-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.12.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.01.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936373v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Hossein Khonsari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2670" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Narbona-Reina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9591-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Louise Ball" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274569v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.02.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.05.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197822v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224626v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ginot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396953v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9580" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893063v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087288v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846148v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique D. Fernandez - Nieto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627212v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627255v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627250v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198752v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galder Cristobal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodor Khadra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281523v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281517v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066445v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02839-2_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768512v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327369v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281512v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tancogne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00189409v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02296753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03523188v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>