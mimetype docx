--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1468,213 +1468,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Trinomial Hunt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">RSA : la fin des clés de 768 bits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IN131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00443797v1</w:t>
+                <w:t xml:space="preserve">hal-00641592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSA : la fin des clés de 768 bits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+                <w:t xml:space="preserve">The Great Trinomial Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.233-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641592v1</w:t>
+                <w:t xml:space="preserve">inria-00443797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and How to Use Arbitrary Precision</w:t>
               </w:r>
@@ -1894,51 +1894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten new primitive binary trinomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1976,51 +1976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2292,51 +2292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Bounds on Complex Floating-Point Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Percival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,51 +2387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors Bounds on Complex Floating-Point Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Percival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Primitive Trinomial of Degree 6972593</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuli Larvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Algorithm for Testing Reducibility of Trinomials mod 2 and Some New Primitive Trinomials of Degree 3021377</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuli Larvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,51 +6988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An O(M(n) log n) algorithm for the Jacobi symbol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7169,51 +7169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster Multiplication in GF(2)[x]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7416,51 +7416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8181,51 +8181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random number generators with period divisible by a Mersenne prime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8358,51 +8358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for finding almost irreducible and almost primitive trinomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10134,51 +10134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10711,51 +10711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT extension for algebraic-group factorization algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kruppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13906,211 +13906,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof of GMP fast division and square root implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speeding up the Division and Square Root of Power Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quercia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] A00-R-211 || zimmermann00a, 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3973, INRIA. 2000, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099334v1</w:t>
+                <w:t xml:space="preserve">inria-00072675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up the Division and Square Root of Power Series</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proof of GMP fast division and square root implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3973, INRIA. 2000, pp.20</w:t>
+              <w:t xml:space="preserve">[Intern report] A00-R-211 || zimmermann00a, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072675v1</w:t>
+                <w:t xml:space="preserve">inria-00099334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Algorithm for Testing Irreducibility of Trinomials mod 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuli Larvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14618,343 +14618,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Calculus for the random generation of combinatorial structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EPELLE : un logiciel de detection de fautes d'orthographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-1830, INRIA. 1993</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2030, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00074842v1</w:t>
+                <w:t xml:space="preserve">inria-00074641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPELLE : un logiciel de detection de fautes d'orthographe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Calculus for the random generation of combinatorial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-2030, INRIA. 1993</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Custem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1830, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00074641v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFUN : a maple package for the manipulation of generating and holonomic functions in one variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Salvy</w:t>
+                <w:t xml:space="preserve">Algorithms seminar, 1991-1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RT-0143, INRIA. 1992, pp.14</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1779, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070025v1</w:t>
+                <w:t xml:space="preserve">inria-00077019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms seminar, 1991-1992</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+                <w:t xml:space="preserve">GFUN : a maple package for the manipulation of generating and holonomic functions in one variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-1779, INRIA. 1992</w:t>
+              <w:t xml:space="preserve">[Research Report] RT-0143, INRIA. 1992, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00077019v1</w:t>
+                <w:t xml:space="preserve">inria-00070025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of functions with a finite number of return values</w:t>
               </w:r>
@@ -15197,320 +15197,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BigNum : un module portable et efficace pour une arithmetique a precision arbitraire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The automatic complexity analysis of divide-and-conquer algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Herve</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-1016, INRIA. 1989</w:t>
+                <w:t xml:space="preserve">Wolf Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1149, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075542v1</w:t>
+                <w:t xml:space="preserve">inria-00075410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic complexity analysis of divide-and-conquer algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lambda-Upsilon-Omega the 1989 cookbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-1149, INRIA. 1989</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1073, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00075410v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda-Upsilon-Omega the 1989 cookbook</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-1073, INRIA. 1989</w:t>
+                <w:t xml:space="preserve">BigNum : un module portable et efficace pour une arithmetique a precision arbitraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Paul Serpette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1016, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00075486v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALAS : Un systeme d'analyse algebrique</w:t>
               </w:r>
@@ -16155,51 +16155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55940408"/>
+    <w:nsid w:val="503F83BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16386,51 +16386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-zimmermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0718-4458" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034200282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29637405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121260619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heninger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2022.3141918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951011v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel Myers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schroeppel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Shannon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil James Alexander Sloane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.14000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-in131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098114v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151093v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/CONM/754/15139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Durumeric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kruppa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom3048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864293v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2014.2315621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Brent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181029v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#233;glise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.644" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120352v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Percival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7C63PS8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Larvala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quercia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021987403425" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0V1QSRKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Dubner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Forbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Lygeros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mizony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Creyaufmueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Varona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Van Cutsem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)90226-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/178365.178368" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.1994.11997004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875749v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Corbineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04326201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721525v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sibidanov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glondu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH54963.2022.00014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863525v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56880-1_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184171v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813707" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818124v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jeljeli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640165v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estibals" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045913" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444693v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kleinjung" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumaro Aoki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Franke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen K. Lenstra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14623-7_18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XF3LVXJC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188261v4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79456-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cheng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Zima" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277561" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126462v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277572" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070192v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dodson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100175v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099117v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cavallar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lioen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Montgomery" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45539-6_1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099116v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shoup" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen-K. Lenstra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leyland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Lioen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72231" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Drescher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57273-2_53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W92G1K8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Albert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Casas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrecillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0020799" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG3XHQQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Escardo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Fuchssteiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kemper" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kluge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Morisse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630907v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000630v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098850v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141101v8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gladman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557431v4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Sukop" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480440v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798376v10" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159652v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714173v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caprioli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378493v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Brent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315738v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760322v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760331v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126428v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071931v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071921v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072504v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072518v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099334v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072675v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099332v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099294v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072854v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Habsieger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heckler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Metzner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074842v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Custem" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070025v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077019v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074936v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Casas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075542v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075410v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Zimmermann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075486v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075591v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075678v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00526670v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526731v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01500109v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346718v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-zimmermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0718-4458" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034200282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29637405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121260619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heninger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2022.3141918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951011v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel Myers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schroeppel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Shannon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil James Alexander Sloane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.14000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-in131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098114v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151093v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/CONM/754/15139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Durumeric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kruppa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom3048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864293v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2014.2315621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Brent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181029v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#233;glise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.644" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120352v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Percival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7C63PS8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Larvala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quercia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021987403425" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0V1QSRKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Dubner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Forbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Lygeros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mizony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Creyaufmueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Varona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Van Cutsem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)90226-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/178365.178368" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.1994.11997004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875749v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Corbineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04326201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721525v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sibidanov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glondu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH54963.2022.00014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863525v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56880-1_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184171v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813707" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818124v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jeljeli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640165v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estibals" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045913" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444693v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kleinjung" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumaro Aoki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Franke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen K. Lenstra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14623-7_18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XF3LVXJC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188261v4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79456-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cheng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Zima" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277561" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126462v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277572" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070192v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dodson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100175v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099117v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cavallar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lioen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Montgomery" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45539-6_1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099116v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shoup" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen-K. Lenstra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leyland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Lioen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72231" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Drescher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57273-2_53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W92G1K8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Albert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Casas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrecillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0020799" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG3XHQQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Escardo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Fuchssteiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kemper" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kluge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Morisse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630907v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000630v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098850v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141101v8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gladman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557431v4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Sukop" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480440v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798376v10" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159652v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714173v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caprioli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378493v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Brent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315738v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760322v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760331v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126428v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071931v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071921v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072504v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072518v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072675v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099334v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099332v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099294v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072854v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Habsieger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heckler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Metzner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074842v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Custem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077019v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070025v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074936v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Casas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Zimmermann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075486v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075542v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075591v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075678v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00526670v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526731v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01500109v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346718v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>