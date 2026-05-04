--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -365,377 +365,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474530v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The State of the Art in Integer Factoring and Breaking Public-Key Cryptography</w:t>
+                <w:t xml:space="preserve">Three Cousins of Recamán's Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Boudot</w:t>
+                <w:t xml:space="preserve">Max Alekseyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+                <w:t xml:space="preserve">Joseph Samuel Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guillevic</w:t>
+                <w:t xml:space="preserve">Richard Schroeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Heninger</w:t>
+                <w:t xml:space="preserve">Scott R Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+                <w:t xml:space="preserve">Neil James Alexander Sloane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Security and Privacy Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.80-86. </w:t>
+              <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (3), pp.201-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSEC.2022.3141918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2004.14000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691141v1</w:t>
+                <w:t xml:space="preserve">hal-02951011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Cousins of Recamán's Sequence</w:t>
+                <w:t xml:space="preserve">The State of the Art in Integer Factoring and Breaking Public-Key Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Alekseyev</w:t>
+                <w:t xml:space="preserve">Fabrice Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Samuel Myers</w:t>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Schroeppel</w:t>
+                <w:t xml:space="preserve">Aurore Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott R Shannon</w:t>
+                <w:t xml:space="preserve">Nadia Heninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil James Alexander Sloane</w:t>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (3), pp.201-219. </w:t>
+              <w:t xml:space="preserve">IEEE Security and Privacy Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.80-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2004.14000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSEC.2022.3141918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951011v2</w:t>
+                <w:t xml:space="preserve">hal-03691141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux records de factorisation et de calcul de logarithme discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Heninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.17. </w:t>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthikeyan Bhargavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Durumeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1468,213 +1468,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSA : la fin des clés de 768 bits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+                <w:t xml:space="preserve">The Great Trinomial Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.233-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641592v1</w:t>
+                <w:t xml:space="preserve">inria-00443797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Trinomial Hunt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">RSA : la fin des clés de 768 bits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IN131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00443797v1</w:t>
+                <w:t xml:space="preserve">hal-00641592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and How to Use Arbitrary Precision</w:t>
               </w:r>
@@ -1771,412 +1771,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Rump</w:t>
+                <w:t xml:space="preserve">Ten new primitive binary trinomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (266), pp.1197-1199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00337537v1</w:t>
+                <w:t xml:space="preserve">inria-00337525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten new primitive binary trinomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337525v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Landau's function for one million billions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.625-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00181029v2</w:t>
+                <w:t xml:space="preserve">hal-00264057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau's function for one million billions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+                <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Finite Fields and Applications, 461, pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/jtnb.644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00264057v1</w:t>
+                <w:t xml:space="preserve">inria-00181029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPFR: A Multiple-Precision Binary Floating-Point Library with Correct Rounding.</w:t>
               </w:r>
@@ -2292,51 +2292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Bounds on Complex Floating-Point Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Percival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,51 +2387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors Bounds on Complex Floating-Point Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Percival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,1428 +2476,1428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPFR : vers un calcul flottant correct ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An elementary digital plane recognition algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (1-3), pp.169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000536v1</w:t>
+                <w:t xml:space="preserve">inria-00000621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elementary digital plane recognition algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MPFR : vers un calcul flottant correct ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00100057v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching Worst Cases of a One-Variable Function Using Lattice Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Stehlé</w:t>
+                <w:t xml:space="preserve">An elementary digital plane recognition algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2005.55⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (1-3), pp.169-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2005.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000379v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Primitive Trinomial of Degree 6972593</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuli Larvala</w:t>
+                <w:t xml:space="preserve">Searching Worst Cases of a One-Variable Function Using Lattice Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.340-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2005.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917727v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elementary digital plane recognition algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Primitive Trinomial of Degree 6972593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Gerard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+                <w:t xml:space="preserve">Samuli Larvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 151 (1-3), pp.169-183</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74 (250), pp.1001--1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000621v1</w:t>
+                <w:t xml:space="preserve">hal-00917727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient isolation of polynomial's real roots</w:t>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099941v1</w:t>
+                <w:t xml:space="preserve">inria-00099967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Product Algorithm I. Speeding up the division and square root of power series</w:t>
+                <w:t xml:space="preserve">A long note on Mulders' short product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Quercia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14 (6), pp.415-438</w:t>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (3), pp.391--401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100147v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+                <w:t xml:space="preserve">Le « dilemme du fabricant de tables » ou comment calculer juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Castiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099967v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long note on Mulders' short product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+                <w:t xml:space="preserve">Efficient isolation of polynomial's real roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162 (1), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2003.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100069v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « dilemme du fabricant de tables » ou comment calculer juste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Middle Product Algorithm I. Speeding up the division and square root of power series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Castiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Michel Quercia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (6), pp.415-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000567v1</w:t>
+                <w:t xml:space="preserve">inria-00100147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$10^{2098959}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density results on floating-point invertible numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette du CINES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 291 (2), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3975(02)00222-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917754v1</w:t>
+                <w:t xml:space="preserve">hal-02529852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for Testing Reducibility of Trinomials mod 2 and Some New Primitive Trinomials of Degree 3021377</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">$10^{2098959}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 72 (243), pp.1443-1452</w:t>
+              <w:t xml:space="preserve">La Gazette du CINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099744v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density results on floating-point invertible numbers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
+                <w:t xml:space="preserve">A Fast Algorithm for Testing Reducibility of Trinomials mod 2 and Some New Primitive Trinomials of Degree 3021377</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Larvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 72 (243), pp.1443-1452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00099510v1</w:t>
+                <w:t xml:space="preserve">inria-00099744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density results on floating-point invertible numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Rivat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Joel Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 291 (2), pp.135-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-3975(02)00222-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529852v1</w:t>
+                <w:t xml:space="preserve">inria-00099510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof of GMP Square Root</w:t>
               </w:r>
@@ -4921,399 +4921,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Calculus for the Random Generation of Labelled Combinatorial Structures</w:t>
+                <w:t xml:space="preserve">Random walks, heat equation and distributed algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Flajolet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+                <w:t xml:space="preserve">G. Louchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Van Cutsem</w:t>
+                <w:t xml:space="preserve">R. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 53, pp.243--274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917729v1</w:t>
+                <w:t xml:space="preserve">hal-00917736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks, heat equation and distributed algorithms</w:t>
+                <w:t xml:space="preserve">Gfun: A Maple Package for the Manipulation of Generating and Holonomic Functions in One Variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Louchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Tolley</w:t>
+                <w:t xml:space="preserve">B. Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 20 (2), pp.163--177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/178365.178368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917736v1</w:t>
+                <w:t xml:space="preserve">hal-00917741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gfun: A Maple Package for the Manipulation of Generating and Holonomic Functions in One Variable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Zimmermann</w:t>
+                <w:t xml:space="preserve">Gaïa: a package for the random generation of combinatorial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MapleTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1 (1), pp.38-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917741v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïa: a package for the random generation of combinatorial structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Calculus for the Random Generation of Labelled Combinatorial Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Van Cutsem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MapleTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 132 (1-2), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(94)90226-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917745v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The n-Queens Problem</w:t>
               </w:r>
@@ -5395,4337 +5395,4501 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FastTwoSum revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing hard-to-round cases of sin, cos, tan in double precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+                <w:t xml:space="preserve">Tue Ly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE Symposium on Computer Arithmetic (ARITH 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, El Paso, TX, United States</w:t>
+              <w:t xml:space="preserve">ARITH 2026 - 33rd IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Fulda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875749v2</w:t>
+                <w:t xml:space="preserve">hal-05593313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correct Rounding in Double Extended Precision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GNU libc atanh is correctly rounded</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, El Paso, TX, United States</w:t>
+              <w:t xml:space="preserve">ARITH 2026 - 33rd IEEE International Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Fulda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861251v1</w:t>
+                <w:t xml:space="preserve">hal-05591661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a correctly-rounded and fast power function in binary64 arithmetic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">FastTwoSum revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 30th Symposium on Computer Arithmetic (ARITH 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Portland, Oregon (USA), United States</w:t>
+              <w:t xml:space="preserve">32nd IEEE Symposium on Computer Arithmetic (ARITH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, El Paso, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326201v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Charles Quint (A diplomatic letter from 1547)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+                <w:t xml:space="preserve">Correct Rounding in Double Extended Precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélène Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Historical Cryptology, HistoCrypt</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32nd IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, El Paso, TX, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083014v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CORE-MATH Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexei Sibidanov</w:t>
+                <w:t xml:space="preserve">Towards a correctly-rounded and fast power function in binary64 arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Glondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2022 - 29th IEEE Symposium on Computer Arithmetic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 IEEE 30th Symposium on Computer Arithmetic (ARITH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Portland, Oregon (USA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03721525v3</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the difficulty of factorization and discrete logarithm: a 240-digit experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Deciphering Charles Quint (A diplomatic letter from 1547)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Desenclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-56880-1_3⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Historical Cryptology, HistoCrypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.148-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/ecp195704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863525v2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On various ways to split a floating-point number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+                <w:t xml:space="preserve">The CORE-MATH Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sibidanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glondu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH 2018 - 25th IEEE Symposium on Computer Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464793⟩</w:t>
+              <w:t xml:space="preserve">ARITH 2022 - 29th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, virtual, France. pp.26-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH54963.2022.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774587v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721525v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Binary64 and Binary128 Arithmetic with GNU MPFR</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparing the difficulty of factorization and discrete logarithm: a 240-digit experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Heninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic (ARITH 24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2017.28⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Santa Barbara CA, United States. pp.62-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56880-1_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502326v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect Forward Secrecy: How Diffie-Hellman Fails in Practice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On various ways to split a floating-point number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS '15: Proceedings of the 22nd ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2810103.2813707⟩</w:t>
+              <w:t xml:space="preserve">ARITH 2018 - 25th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amherst (MA), United States. pp.53-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2018.8464793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184171v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete logarithm in GF($2^{809}$) with FFS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Binary64 and Binary128 Arithmetic with GNU MPFR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public-Key Cryptography – PKC 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-54631-0_13⟩</w:t>
+              <w:t xml:space="preserve">24th IEEE Symposium on Computer Arithmetic (ARITH 24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom. pp.18-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2017.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818124v3</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Optimal Formulae for Bilinear Maps</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imperfect Forward Secrecy: How Diffie-Hellman Fails in Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthikeyan Bhargavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakir Durumeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of the Arithmetics of Finite Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31662-3_12⟩</w:t>
+              <w:t xml:space="preserve">CCS '15: Proceedings of the 22nd ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Denver, Colorado, United States. pp.5-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2810103.2813707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640165v2</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballot stuffing in a postal voting system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Discrete logarithm in GF($2^{809}$) with FFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Barbulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Jeljeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Workshop on Requirements Engineering for Electronic Voting Systems (REVOTE 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REVOTE.2011.6045913⟩</w:t>
+              <w:t xml:space="preserve">Public-Key Cryptography – PKC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-54631-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00612418v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818124v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Division of Long Integers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Harvey</w:t>
+                <w:t xml:space="preserve">Finding Optimal Formulae for Bilinear Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Barbulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Detrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic (ARITH-20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2011.11⟩</w:t>
+              <w:t xml:space="preserve">International Workshop of the Arithmetics of Finite Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ruhr Universitat Bochum, Jul 2012, Bochum, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31662-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00612232v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640165v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization of a 768-bit RSA modulus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ballot stuffing in a postal voting system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Detrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14623-7_18⟩</w:t>
+              <w:t xml:space="preserve">2011 International Workshop on Requirements Engineering for Electronic Voting Systems (REVOTE 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Trento, Italy. pp.27 - 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REVOTE.2011.6045913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00444693v2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00612418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An O(M(n) log n) algorithm for the Jacobi symbol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Short Division of Long Integers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Algorithmic Number Theory Symposium - ANTS IX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14518-6_10⟩</w:t>
+              <w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic (ARITH-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Tuebingen, Germany. pp.7-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2011.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00447968v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00612232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Computing with GNU MPFR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factorization of a 768-bit RSA modulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Kleinjung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazumaro Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen K. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the third International Congress on Mathematical Software (ICMS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_8⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Santa Barbara, United States. pp.333-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14623-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00917758v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00444693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster Multiplication in GF(2)[x]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">An O(M(n) log n) algorithm for the Jacobi symbol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmic Number Theory – ANTS-VIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-79456-1⟩</w:t>
+              <w:t xml:space="preserve">9th Algorithmic Number Theory Symposium - ANTS IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Nancy, France. pp.83-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14518-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00188261v4</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00447968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time- and Space-Efficient Evaluation of Some Hypergeometric Constants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliable Computing with GNU MPFR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC '07: Proceedings of the 2007 international symposium on Symbolic and algebraic computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1277548.1277561⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the third International Congress on Mathematical Software (ICMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.42--45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00177850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Faster Multiplication in GF(2)[x]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Finite Fields and Applications (Fq8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmic Number Theory – ANTS-VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Banff, Canada. pp.153-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79456-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00187614v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00188261v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast Can We Multiply Over GF(2)[x]?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worst Cases of a Periodic Function for Large Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Conference on Algorithmic Number Theory 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE Symposium in Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.133-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2007.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917757v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00126474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmétique entière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time- and Space-Efficient Evaluation of Some Hypergeometric Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Zima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Calcul Formel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC '07: Proceedings of the 2007 international symposium on Symbolic and algebraic computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Jul 2007, Waterloo, Canada. pp.85-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1277548.1277561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917756v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00177850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GMP-based implementation of Schönhage-Strassen's large integer multiplication algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kruppa</w:t>
+                <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Finite Fields and Applications (Fq8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00126462v2</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00187614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Cases of a Periodic Function for Large Arguments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Fast Can We Multiply Over GF(2)[x]?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Symposium in Computer Arithmetic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of Conference on Algorithmic Number Theory 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku, Finland. pp.165-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2007.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00126474v2</w:t>
+                <w:t xml:space="preserve">hal-00917757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20 years of ECM</w:t>
+                <w:t xml:space="preserve">Arithmétique entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce Dodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Algorithmic Number Theory Symposium (ANTS VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin/Germany, Germany. pp.525--542</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Calcul Formel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070192v2</w:t>
+                <w:t xml:space="preserve">hal-00917756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we trust floating-point numbers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GMP-based implementation of Schönhage-Strassen's large integer multiplication algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kruppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">''Grand Challenges of Informatics'', An Academia Europaea Charles Simonyi John von Neumann Computer Society International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Waterloo, Ontario, Canada. pp.167-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1277548.1277572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917755v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00126462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gal's Accurate Tables Method Revisited</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">20 years of ECM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Dodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic - ARITH'17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Algorithmic Number Theory Symposium (ANTS VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin/Germany, Germany. pp.525--542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000378v1</w:t>
+                <w:t xml:space="preserve">inria-00070192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Binary Recursive Gcd Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we trust floating-point numbers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Algorithmic Number Theory - ANTS VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Burligton, US, pp.411--425</w:t>
+              <w:t xml:space="preserve">''Grand Challenges of Informatics'', An Academia Europaea Charles Simonyi John von Neumann Computer Society International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100175v1</w:t>
+                <w:t xml:space="preserve">hal-00917755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random number generators with period divisible by a Mersenne prime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Gal's Accurate Tables Method Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science and its Applications - ICCSA'2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE Symposium on Computer Arithmetic - ARITH'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cape Cod/USA, pp.236-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2005.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099723v1</w:t>
+                <w:t xml:space="preserve">inria-00000378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A Binary Recursive Gcd Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic 2003 - ARITH-16'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Santiago de Compostela, Espagne, pp.142-147</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Algorithmic Number Theory - ANTS VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Burligton, US, pp.411--425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099572v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for finding almost irreducible and almost primitive trinomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Accurate Summation: Towards a Simpler and Formal Proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primes and Misdemeanours: Lectures in Honour of the Sixtieth Birthday of Hugh Cowie Williams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Banff, Canada, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Real Numbers and Computers 2003 - RNC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099724v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Summation: Towards a Simpler and Formal Proof</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fousse</w:t>
+                <w:t xml:space="preserve">Random number generators with period divisible by a Mersenne prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Real Numbers and Computers 2003 - RNC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France, 11 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science and its Applications - ICCSA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montreal, Canada, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099686v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Computation: Recent Progress and New Frontiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Scientific Computing, Computer Arithmetic, and Validated Numerics (SCAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, none</w:t>
+              <w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic 2003 - ARITH-16'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Santiago de Compostela, Espagne, pp.142-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107625v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization of a 512-bit RSA Modulus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms for finding almost irreducible and almost primitive trinomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Theory and Application of Cryptographic Techniques - EUROCRYPT 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Primes and Misdemeanours: Lectures in Honour of the Sixtieth Birthday of Hugh Cowie Williams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Banff, Canada, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099117v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization in Z[x]: the searching phase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbolic Computation: Recent Progress and New Frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, St Andrews/United Kingdom, pp.1--7</w:t>
+              <w:t xml:space="preserve">International Symposium on Scientific Computing, Computer Arithmetic, and Validated Numerics (SCAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, none</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099116v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unranking of unlabelled decomposable structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bertault</w:t>
+                <w:t xml:space="preserve">Factorization in Z[x]: the searching phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Conférence International sur les Ensembles Ordonnés, Algorithmes et Applications - Ordal'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Montpellier/France, pp.12</w:t>
+              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, St Andrews/United Kingdom, pp.1--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098835v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization of RSA-140 using the Number Field Sieve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Factorization of a 512-bit RSA Modulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cavallar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Dodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Walter M. Lioen</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen K. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lioen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Theory and Applications of Cryptology and Information Security - ASIACRYPT'99</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/b72231⟩</w:t>
+              <w:t xml:space="preserve">International Conference on the Theory and Application of Cryptographic Techniques - EUROCRYPT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Bruges, Belgium. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45539-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00108061v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMP-ECM: yet another implementation of the Elliptic Curve Method (or how to find a 40-digit prime factor within 2 * 10^11 modular multiplications)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unranking of unlabelled decomposable structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Troisième Conférence International sur les Ensembles Ordonnés, Algorithmes et Applications - Ordal'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Montpellier/France, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917753v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la division euclidienne d'un nombre premier par son rang</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factorization of RSA-140 using the Number Field Sieve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cavallar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Dodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen-K. Lenstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Leyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter M. Lioen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Mathématiques Effectives en l'honneur des 65 ans de René Ouzilou. Pré-Publication numéro 7 du Département de Mathématiques de l'Université Jean Monnet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Theory and Applications of Cryptology and Information Security - ASIACRYPT'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Singapore, Singapore. pp.195-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b72231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917737v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00108061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CS: a MuPAD Package for Counting and Randomly Generating Combinatorial Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GMP-ECM: yet another implementation of the Elliptic Curve Method (or how to find a 40-digit prime factor within 2 * 10^11 modular multiplications)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10-th conference Formal Power Series and Algebraic Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Toronto, Canada. pp.195-204</w:t>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107518v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the ODE solvers of Axiom, Derive, Maple, Mathematica, Macsyma, MuPAD and Reduce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Postel</w:t>
+                <w:t xml:space="preserve">Sur la division euclidienne d'un nombre premier par son rang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Lygeros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mizony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th RHINE workshop on computer algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Saint-Louis, France. pp.2.1--2.10</w:t>
+              <w:t xml:space="preserve">Journée de Mathématiques Effectives en l'honneur des 65 ans de René Ouzilou. Pré-Publication numéro 7 du Département de Mathématiques de l'Université Jean Monnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917739v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gröbner bases in MuPAD: state and future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Klaus Drescher</w:t>
+                <w:t xml:space="preserve">CS: a MuPAD Package for Counting and Randomly Generating Combinatorial Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the PoSSo workshop on software, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Unknown, pp.177--182</w:t>
+              <w:t xml:space="preserve">10-th conference Formal Power Series and Algebraic Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Toronto, Canada. pp.195-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917728v1</w:t>
+                <w:t xml:space="preserve">inria-00107518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Calculus of Random Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+                <w:t xml:space="preserve">A review of the ODE solvers of Axiom, Derive, Maple, Mathematica, Macsyma, MuPAD and Reduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Van Cutsem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the First European Symposium on Algorithms (ESA'93)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 5th RHINE workshop on computer algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Saint-Louis, France. pp.2.1--2.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00917730v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gröbner bases in MuPAD: state and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Drescher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the PoSSo workshop on software, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Unknown, pp.177--182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Calculus of Random Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Van Cutsem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the First European Symposium on Algorithms (ESA'93)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Bad Honnef, Germany. pp.169-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-57273-2_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Average Case Analysis of Unification Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Torrecillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of STACS'91 - 8th Annual Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Hamburg, Germany. pp.196-213, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0020799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9735,137 +9899,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Optimal Formulae for Bilinear Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Barbulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AriC Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9875,472 +10039,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Mathematics with SageMath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Casamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SIAM, 2018, 978-1-61197-545-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul mathématique avec Sage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Casamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CreateSpace, pp.468, 2013, 9781481191043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press, 18, 221 p., 2010, Cambridge Monographs on Applied and Computational Mathematics, 978-0-521-19469-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul formel : mode d'emploi. Exemples en Maple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sans, pp.326, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00371192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 7th Conference on Real Numbers and Computers (RNC'7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10349,345 +10513,345 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Hanrot, Paul Zimmermann. None., 151 p., 2006, 2-905267-50-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on practical development of exact real number computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Escardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Norbert Müller and Martin Escardo and Paul Zimmermann. Elsevier, pp.154, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MuPAD User's Manual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benno Fuchssteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Drescher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kemper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Kluge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsten Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley Ltd., pp.572, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul formel : mode d'emploi. Exemples en Maple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson, 13, pp.328, 1995, Logique mathématiques informatique, 2-225-84780-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10697,65 +10861,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT extension for algebraic-group factorization algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kruppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10774,550 +10938,550 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joppe W. Bos; Arjen K. Lenstra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Computational Number Theory Inspired by Peter L. Montgomery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.189-205, 2017, 978-1-107-10935-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for the Exponential Function in the IEEE 754r decimal64 Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Hertling; C.M. Hoffmann; W. Luther; N. Revol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Implementation of Real Number Algorithms: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5045, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.114-126, 2008, Lecture Notes in Computer Science, 978-3-540-85521-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-85521-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00068731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques algorithmiques et méthodes de programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Eric Pin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Elliptic Curve Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">van Tilborg, Henk C.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Cryptography and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Elliptic Curve Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">none. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Ordinary Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Wester. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Algebra Systems: A Practical Guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul formel : ce qu'il y a dans la boîte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicole Berline and Claude Sabbah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées X-UPS 97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Polytechnique, pp.47--62, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11327,315 +11491,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition d'une lettre chiffrée de Charles Quint à Jean de Saint-Mauris (1547)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3384/ecp195704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchiffrement d'une lettre de François Ier à Christophe Richer (21 janvier 1547)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Factorization Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Monagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11645,847 +11809,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of Mathematical Functions in Single, Double, Double Extended, and Quadruple Precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gladman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Innocente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mather</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141101v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Short Division</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy of Complex Mathematical Operations and Functions in Single and Double Precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caprioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Sukop</w:t>
+                <w:t xml:space="preserve">Vincenzo Innocente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557431v4</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on the Veltkamp/Dekker Algorithms with Directed Roundings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quadratic Short Division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Sukop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04480440v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557431v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on FastTwoSum with Directed Roundings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note on the Veltkamp/Dekker Algorithms with Directed Roundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03798376v10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a correctly-rounded and fast power function in binary64 arithmetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+                <w:t xml:space="preserve">Note on FastTwoSum with Directed Roundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélène Corbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159652v2</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798376v10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Complex Mathematical Operations and Functions in Single and Double Precision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Innocente</w:t>
+                <w:t xml:space="preserve">Towards a correctly-rounded and fast power function in binary64 arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714173v2</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve new primitive binary trinomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation of RSA-220 with CADO-NFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kruppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation of RSA-704 with CADO-NFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Optimization of Sextic Polynomials in the Number Field Sieve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12494,73 +12658,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some arguments concerning correct rounding of the elementary functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12569,51 +12733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00086516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12623,169 +12787,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time- and Space-Efficient Evaluation of Some Hypergeometric Constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Zima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6105, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00126428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPFR: A Multiple-Precision Binary Floating-Point Library With Correct Rounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12837,152 +13001,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5753, INRIA. 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gal's Accurate Tables Method Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5359, INRIA. 2004, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12995,87 +13159,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5105, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13083,1499 +13247,1499 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and elementary algorithm for digital plane recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Gérard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A03-R-332 || gerard03a, 2003, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Binary Recursive Gcd Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Stehlé</w:t>
+                <w:t xml:space="preserve">The Middle Product Algorithm, I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quercia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5050, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4664, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071533v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long note on Mulders' short product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+                <w:t xml:space="preserve">A Binary Recursive Gcd Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4654, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5050, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071931v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">A long note on Mulders' short product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4586, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4654, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071999v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof of GMP square root using the Coq assistant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Magaud</w:t>
+                <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4475, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4586, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072113v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Product Algorithm, I.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Quercia</w:t>
+                <w:t xml:space="preserve">A proof of GMP square root using the Coq assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4664, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4475, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071921v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning and Generalizing Van Hoeij's Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+                <w:t xml:space="preserve">Efficient Isolation of a Polynomial Real Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4124, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4113, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072504v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Isolation of a Polynomial Real Roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+                <w:t xml:space="preserve">Tuning and Generalizing Van Hoeij's Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4113, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4124, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072518v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique en précision arbitraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-4272, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up the Division and Square Root of Power Series</w:t>
+                <w:t xml:space="preserve">Speeding up the inversion of power series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3973, INRIA. 2000, pp.20</w:t>
+              <w:t xml:space="preserve">[Intern report] A00-R-067 || hanrot00a, 2000, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inria-00072675v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof of GMP fast division and square root implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speeding up the Division and Square Root of Power Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quercia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] A00-R-211 || zimmermann00a, 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3973, INRIA. 2000, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00099334v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for Testing Irreducibility of Trinomials mod 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proof of GMP fast division and square root implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] A00-R-465 || brent00a, 2000, 13 p</w:t>
+              <w:t xml:space="preserve">[Intern report] A00-R-211 || zimmermann00a, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099332v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up the inversion of power series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+                <w:t xml:space="preserve">A Fast Algorithm for Testing Irreducibility of Trinomials mod 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Larvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] A00-R-067 || hanrot00a, 2000, 8 p</w:t>
+              <w:t xml:space="preserve">[Intern report] A00-R-465 || brent00a, 2000, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099294v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karatsuba Square Root</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3805, INRIA. 1999, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimations asymptotiques du nombre de chemins Nord-Est de pente fixée et de largeur bornée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Habsieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3585, INRIA. 1998, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinq algorithmes de calcul symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0206, INRIA. 1997, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00069965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress Report on Parallelism in MuPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Heckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3154, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Random Generation of Decomposable Structures Using Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14588,1081 +14752,1081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3242, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPELLE : un logiciel de detection de fautes d'orthographe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-2030, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calculus for the random generation of combinatorial structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Custem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1830, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms seminar, 1991-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1779, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFUN : a maple package for the manipulation of generating and holonomic functions in one variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RT-0143, INRIA. 1992, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of functions with a finite number of return values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1625, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average case analysis of unification algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1213, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic average-case analysis of algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1233, INRIA. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The automatic complexity analysis of divide-and-conquer algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1149, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambda-Upsilon-Omega the 1989 cookbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-1073, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BigNum : un module portable et efficace pour une arithmetique a precision arbitraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Paul Serpette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1016, INRIA. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALAS : Un systeme d'analyse algebrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-0968, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambda-Upsilon-Omega : an assistant algorithms analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-0876, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15672,100 +15836,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries génératrices et analyse automatique d'algorithmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Ecole Polytechnique X, 1991. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00526670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15775,91 +15939,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'algorithmique à l'arithmétique via le calcul formel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Henri Poincaré - Nancy I, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00526731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15869,104 +16033,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01500109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15976,118 +16140,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann - CADO-NFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01346718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16155,51 +16319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="503F83BF"/>
+    <w:nsid w:val="6540F31E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16386,51 +16550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-zimmermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0718-4458" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034200282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29637405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121260619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heninger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2022.3141918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951011v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel Myers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schroeppel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Shannon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil James Alexander Sloane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.14000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-in131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098114v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151093v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/CONM/754/15139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Durumeric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kruppa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom3048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864293v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2014.2315621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Brent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181029v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#233;glise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.644" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120352v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Percival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7C63PS8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Larvala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quercia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021987403425" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0V1QSRKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Dubner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Forbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Lygeros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mizony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Creyaufmueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Varona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Van Cutsem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)90226-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/178365.178368" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.1994.11997004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875749v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861251v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Corbineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04326201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721525v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sibidanov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glondu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH54963.2022.00014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863525v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56880-1_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184171v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813707" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818124v3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jeljeli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_13" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640165v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estibals" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612418v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045913" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612232v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.11" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444693v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kleinjung" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumaro Aoki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Franke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen K. Lenstra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14623-7_18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917758v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XF3LVXJC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188261v4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79456-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cheng" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Zima" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277561" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917757v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126462v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277572" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070192v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dodson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000378v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100175v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099723v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107625v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099117v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cavallar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lioen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Montgomery" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45539-6_1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099116v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shoup" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098835v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108061v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen-K. Lenstra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leyland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Lioen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72231" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917753v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917739v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Drescher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57273-2_53" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W92G1K8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Albert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Casas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrecillas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0020799" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG3XHQQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413162v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424347v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371192v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert M&#252;ller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Escardo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Fuchssteiner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kemper" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kluge" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Morisse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630907v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000664v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000630v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100980v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098850v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917752v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernardin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141101v8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gladman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557431v4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Sukop" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480440v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798376v10" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159652v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714173v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caprioli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378493v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Brent" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315738v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760322v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760331v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126428v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070644v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099772v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071533v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071931v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072113v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071921v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072504v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072518v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072315v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072675v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099334v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099332v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099294v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072854v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073095v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Habsieger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069965v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073535v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heckler" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Metzner" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074842v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Custem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077019v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070025v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074936v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075345v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Casas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077102v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Zimmermann" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075486v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075542v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075591v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075678v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00526670v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526731v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01500109v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346718v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-zimmermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0718-4458" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034200282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29637405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121260619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951011v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel Myers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schroeppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Shannon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil James Alexander Sloane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.14000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heninger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2022.3141918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-in131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098114v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151093v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/CONM/754/15139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Durumeric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kruppa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom3048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864293v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2014.2315621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Brent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#233;glise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181029v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120352v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Percival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.02.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7C63PS8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Larvala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quercia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021987403425" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0V1QSRKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Dubner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Forbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Lygeros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mizony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Creyaufmueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Varona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/178365.178368" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Van Cutsem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)90226-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.1994.11997004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Ly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875749v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Corbineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04326201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721525v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sibidanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glondu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH54963.2022.00014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863525v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56880-1_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184171v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818124v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jeljeli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640165v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estibals" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045913" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444693v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kleinjung" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumaro Aoki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Franke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen K. Lenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14623-7_18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XF3LVXJC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188261v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79456-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cheng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Zima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277561" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917756v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126462v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277572" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070192v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dodson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000378v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.24" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shoup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cavallar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lioen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Montgomery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45539-6_1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen-K. Lenstra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leyland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Lioen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917739v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Drescher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57273-2_53" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W92G1K8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Albert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Casas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrecillas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0020799" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG3XHQQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413162v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107213v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert M&#252;ller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Escardo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Fuchssteiner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kemper" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kluge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Morisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630907v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000664v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917742v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141101v8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gladman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714173v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caprioli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557431v4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Sukop" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480440v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798376v10" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159652v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378493v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Brent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315738v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760322v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126428v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070644v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072113v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072518v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072504v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072315v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099294v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072675v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099334v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099332v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072854v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073095v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Habsieger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073535v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heckler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Metzner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073447v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074641v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Custem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074936v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075345v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Casas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075410v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Zimmermann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075486v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075542v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075678v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00526670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01500109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>