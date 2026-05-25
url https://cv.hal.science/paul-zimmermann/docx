--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -365,377 +365,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474530v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Cousins of Recamán's Sequence</w:t>
+                <w:t xml:space="preserve">The State of the Art in Integer Factoring and Breaking Public-Key Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Alekseyev</w:t>
+                <w:t xml:space="preserve">Fabrice Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Samuel Myers</w:t>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Schroeppel</w:t>
+                <w:t xml:space="preserve">Aurore Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott R Shannon</w:t>
+                <w:t xml:space="preserve">Nadia Heninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil James Alexander Sloane</w:t>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (3), pp.201-219. </w:t>
+              <w:t xml:space="preserve">IEEE Security and Privacy Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.80-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2004.14000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MSEC.2022.3141918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951011v2</w:t>
+                <w:t xml:space="preserve">hal-03691141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The State of the Art in Integer Factoring and Breaking Public-Key Cryptography</w:t>
+                <w:t xml:space="preserve">Three Cousins of Recamán's Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Boudot</w:t>
+                <w:t xml:space="preserve">Max Alekseyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+                <w:t xml:space="preserve">Joseph Samuel Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guillevic</w:t>
+                <w:t xml:space="preserve">Richard Schroeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Heninger</w:t>
+                <w:t xml:space="preserve">Scott R Shannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+                <w:t xml:space="preserve">Neil James Alexander Sloane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Security and Privacy Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (2), pp.80-86. </w:t>
+              <w:t xml:space="preserve">The Fibonacci Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (3), pp.201-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MSEC.2022.3141918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2004.14000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691141v1</w:t>
+                <w:t xml:space="preserve">hal-02951011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux records de factorisation et de calcul de logarithme discret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Heninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.17. </w:t>
@@ -985,51 +985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthikeyan Bhargavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Durumeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1468,213 +1468,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00540483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Great Trinomial Hunt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">RSA : la fin des clés de 768 bits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, IN131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00443797v1</w:t>
+                <w:t xml:space="preserve">hal-00641592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSA : la fin des clés de 768 bits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+                <w:t xml:space="preserve">The Great Trinomial Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (2), pp.233-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641592v1</w:t>
+                <w:t xml:space="preserve">inria-00443797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and How to Use Arbitrary Precision</w:t>
               </w:r>
@@ -1771,412 +1771,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten new primitive binary trinomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Rump</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (2), pp.419-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00337525v1</w:t>
+                <w:t xml:space="preserve">inria-00337537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing predecessor and successor in rounding to nearest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Rump</w:t>
+                <w:t xml:space="preserve">Ten new primitive binary trinomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIT Numerical Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (266), pp.1197-1199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10543-009-0218-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00337537v1</w:t>
+                <w:t xml:space="preserve">inria-00337525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau's function for one million billions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+                <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Finite Fields and Applications, 461, pp.47-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264057v1</w:t>
+                <w:t xml:space="preserve">inria-00181029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Landau's function for one million billions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Théorie des Nombres de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.625-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jtnb.644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00181029v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPFR: A Multiple-Precision Binary Floating-Point Library with Correct Rounding.</w:t>
               </w:r>
@@ -2292,51 +2292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Bounds on Complex Floating-Point Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Percival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,51 +2387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errors Bounds on Complex Floating-Point Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Percival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,1428 +2476,1428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elementary digital plane recognition algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MPFR : vers un calcul flottant correct ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 151 (1-3), pp.169-183</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000621v1</w:t>
+                <w:t xml:space="preserve">inria-00000536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPFR : vers un calcul flottant correct ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An elementary digital plane recognition algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (1-3), pp.169-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2005.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000536v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elementary digital plane recognition algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
+                <w:t xml:space="preserve">Searching Worst Cases of a One-Variable Function Using Lattice Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (3), pp.340-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2005.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2005.02.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00100057v1</w:t>
+                <w:t xml:space="preserve">inria-00000379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching Worst Cases of a One-Variable Function Using Lattice Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Stehlé</w:t>
+                <w:t xml:space="preserve">A Primitive Trinomial of Degree 6972593</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Larvala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74 (250), pp.1001--1002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000379v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Primitive Trinomial of Degree 6972593</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An elementary digital plane recognition algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuli Larvala</w:t>
+                <w:t xml:space="preserve">Yan Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 74 (250), pp.1001--1002</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151 (1-3), pp.169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917727v1</w:t>
+                <w:t xml:space="preserve">inria-00000621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+                <w:t xml:space="preserve">Efficient isolation of polynomial's real roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Defour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162 (1), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2003.08.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099967v1</w:t>
+                <w:t xml:space="preserve">inria-00099941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long note on Mulders' short product</w:t>
+                <w:t xml:space="preserve">The Middle Product Algorithm I. Speeding up the division and square root of power series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quercia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (3), pp.391--401</w:t>
+              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (6), pp.415-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100069v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « dilemme du fabricant de tables » ou comment calculer juste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anita Castiel</w:t>
+                <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Defour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">Numerical Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (1-4), pp.367-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000567v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient isolation of polynomial's real roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+                <w:t xml:space="preserve">A long note on Mulders' short product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Symbolic Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (3), pp.391--401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00099941v1</w:t>
+                <w:t xml:space="preserve">inria-00100069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Product Algorithm I. Speeding up the division and square root of power series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le « dilemme du fabricant de tables » ou comment calculer juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Quercia</w:t>
+                <w:t xml:space="preserve">Anita Castiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14 (6), pp.415-438</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100147v1</w:t>
+                <w:t xml:space="preserve">inria-00000567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density results on floating-point invertible numbers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">$10^{2098959}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Gazette du CINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529852v1</w:t>
+                <w:t xml:space="preserve">hal-00917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$10^{2098959}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast Algorithm for Testing Reducibility of Trinomials mod 2 and Some New Primitive Trinomials of Degree 3021377</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Larvala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette du CINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 14</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 72 (243), pp.1443-1452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917754v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for Testing Reducibility of Trinomials mod 2 and Some New Primitive Trinomials of Degree 3021377</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuli Larvala</w:t>
+                <w:t xml:space="preserve">Density results on floating-point invertible numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 291 (2), pp.135-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3975(02)00222-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099744v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density results on floating-point invertible numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Rivat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Joël Rivat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 291 (2), pp.135-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-3975(02)00222-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099510v1</w:t>
+                <w:t xml:space="preserve">hal-02529852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proof of GMP Square Root</w:t>
               </w:r>
@@ -4921,399 +4921,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks, heat equation and distributed algorithms</w:t>
+                <w:t xml:space="preserve">A Calculus for the Random Generation of Labelled Combinatorial Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Louchard</w:t>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schott</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Zimmermann</w:t>
+                <w:t xml:space="preserve">Bernard Van Cutsem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 132 (1-2), pp.1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(94)90226-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917736v1</w:t>
+                <w:t xml:space="preserve">hal-00917729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gfun: A Maple Package for the Manipulation of Generating and Holonomic Functions in One Variable</w:t>
+                <w:t xml:space="preserve">Random walks, heat equation and distributed algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Salvy</w:t>
+                <w:t xml:space="preserve">G. Louchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 53, pp.243--274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917741v1</w:t>
+                <w:t xml:space="preserve">hal-00917736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïa: a package for the random generation of combinatorial structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+                <w:t xml:space="preserve">Gfun: A Maple Package for the Manipulation of Generating and Holonomic Functions in One Variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MapleTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 20 (2), pp.163--177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/178365.178368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917745v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Calculus for the Random Generation of Labelled Combinatorial Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaïa: a package for the random generation of combinatorial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Van Cutsem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MapleTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1 (1), pp.38-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-3975(94)90226-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917729v1</w:t>
+                <w:t xml:space="preserve">hal-00917745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The n-Queens Problem</w:t>
               </w:r>
@@ -5448,70 +5448,70 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing hard-to-round cases of sin, cos, tan in double precision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tue Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tue Ly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2026 - 33rd IEEE International Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Fulda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -5569,51 +5569,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH 2026 - 33rd IEEE International Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Fulda, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05591661v1</w:t>
+                <w:t xml:space="preserve">hal-05591661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FastTwoSum revisited</w:t>
               </w:r>
@@ -5884,51 +5884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6079,103 +6079,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the difficulty of factorization and discrete logarithm: a 240-digit experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Heninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Santa Barbara CA, United States. pp.62-91, </w:t>
@@ -6447,51 +6447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthikeyan Bhargavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakir Durumeric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6581,51 +6581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Jeljeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6819,77 +6819,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 International Workshop on Requirements Engineering for Electronic Voting Systems (REVOTE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Trento, Italy. pp.27 - 36, </w:t>
@@ -7070,51 +7070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen K. Lenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cryptology – CRYPTO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Santa Barbara, United States. pp.333-350, </w:t>
@@ -7152,51 +7152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An O(M(n) log n) algorithm for the Jacobi symbol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7333,77 +7333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster Multiplication in GF(2)[x]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7444,598 +7444,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00188261v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Cases of a Periodic Function for Large Arguments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time- and Space-Efficient Evaluation of Some Hypergeometric Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Stehlé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Zima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Symposium in Computer Arithmetic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ARITH.2007.37⟩</w:t>
+              <w:t xml:space="preserve">ISSAC '07: Proceedings of the 2007 international symposium on Symbolic and algebraic computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Jul 2007, Waterloo, Canada. pp.85-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1277548.1277561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126474v2</w:t>
+                <w:t xml:space="preserve">inria-00177850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time- and Space-Efficient Evaluation of Some Hypergeometric Constants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eugene Zima</w:t>
+                <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC '07: Proceedings of the 2007 international symposium on Symbolic and algebraic computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Finite Fields and Applications (Fq8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00177850v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00187614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-level Blocking Distinct Degree Factorization Algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Fast Can We Multiply Over GF(2)[x]?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Finite Fields and Applications (Fq8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Proceedings of Conference on Algorithmic Number Theory 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Turku, Finland. pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00187614v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fast Can We Multiply Over GF(2)[x]?</w:t>
+                <w:t xml:space="preserve">Arithmétique entière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Conference on Algorithmic Number Theory 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Turku, Finland. pp.165-170</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Calcul Formel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917757v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmétique entière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GMP-based implementation of Schönhage-Strassen's large integer multiplication algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kruppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Calcul Formel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSAC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Waterloo, Ontario, Canada. pp.167-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1277548.1277572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917756v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00126462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GMP-based implementation of Schönhage-Strassen's large integer multiplication algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kruppa</w:t>
+                <w:t xml:space="preserve">Worst Cases of a Periodic Function for Large Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAC 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Waterloo, Ontario, Canada. pp.167-174, </w:t>
+              <w:t xml:space="preserve">18th IEEE Symposium in Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.133-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1277548.1277572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARITH.2007.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00126462v2</w:t>
+                <w:t xml:space="preserve">inria-00126474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 years of ECM</w:t>
               </w:r>
@@ -8172,51 +8172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gal's Accurate Tables Method Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8263,51 +8263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Binary Recursive Gcd Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8339,368 +8339,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Summation: Towards a Simpler and Formal Proof</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fousse</w:t>
+                <w:t xml:space="preserve">Random number generators with period divisible by a Mersenne prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Real Numbers and Computers 2003 - RNC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France, 11 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Science and its Applications - ICCSA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montreal, Canada, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099686v1</w:t>
+                <w:t xml:space="preserve">inria-00099723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random number generators with period divisible by a Mersenne prime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science and its Applications - ICCSA'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montreal, Canada, pp.1-10</w:t>
+              <w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic 2003 - ARITH-16'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Santiago de Compostela, Espagne, pp.142-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099723v1</w:t>
+                <w:t xml:space="preserve">inria-00099572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">Algorithms for finding almost irreducible and almost primitive trinomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Symposium on Computer Arithmetic 2003 - ARITH-16'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Santiago de Compostela, Espagne, pp.142-147</w:t>
+              <w:t xml:space="preserve">Primes and Misdemeanours: Lectures in Honour of the Sixtieth Birthday of Hugh Cowie Williams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Banff, Canada, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099572v1</w:t>
+                <w:t xml:space="preserve">inria-00099724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms for finding almost irreducible and almost primitive trinomials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard P. Brent</w:t>
+                <w:t xml:space="preserve">Accurate Summation: Towards a Simpler and Formal Proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primes and Misdemeanours: Lectures in Honour of the Sixtieth Birthday of Hugh Cowie Williams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Banff, Canada, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Real Numbers and Computers 2003 - RNC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099724v1</w:t>
+                <w:t xml:space="preserve">inria-00099686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic Computation: Recent Progress and New Frontiers</w:t>
               </w:r>
@@ -8749,256 +8749,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization in Z[x]: the searching phase</w:t>
+                <w:t xml:space="preserve">Factorization of a 512-bit RSA Modulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Abbott</w:t>
+                <w:t xml:space="preserve">Stefania Cavallar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Dodson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen K. Lenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Shoup</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walter Lioen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter L. Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Theory and Application of Cryptographic Techniques - EUROCRYPT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Bruges, Belgium. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45539-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099116v1</w:t>
+                <w:t xml:space="preserve">inria-00099117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization of a 512-bit RSA Modulus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factorization in Z[x]: the searching phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter L. Montgomery</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Shoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Theory and Application of Cryptographic Techniques - EUROCRYPT 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Symbolic and Algebraic Computation - ISSAC 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, St Andrews/United Kingdom, pp.1--7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099117v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unranking of unlabelled decomposable structures</w:t>
               </w:r>
@@ -9066,51 +9066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorization of RSA-140 using the Number Field Sieve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Cavallar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Dodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9623,77 +9623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Calculus of Random Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Van Cutsem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the First European Symposium on Algorithms (ESA'93)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Bad Honnef, Germany. pp.169-180, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10298,51 +10298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Computer Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10875,51 +10875,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT extension for algebraic-group factorization algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Brent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kruppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10987,51 +10987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst Cases for the Exponential Function in the IEEE 754r decimal64 Format</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11531,51 +11531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11918,445 +11918,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141101v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Complex Mathematical Operations and Functions in Single and Double Precision</w:t>
+                <w:t xml:space="preserve">Quadratic Short Division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Caprioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Innocente</w:t>
+                <w:t xml:space="preserve">Juraj Sukop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714173v2</w:t>
+                <w:t xml:space="preserve">hal-04557431v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Short Division</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note on the Veltkamp/Dekker Algorithms with Directed Roundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557431v4</w:t>
+                <w:t xml:space="preserve">hal-04480440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on the Veltkamp/Dekker Algorithms with Directed Roundings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note on FastTwoSum with Directed Roundings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélène Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04480440v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798376v10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note on FastTwoSum with Directed Roundings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sélène Corbineau</w:t>
+                <w:t xml:space="preserve">Towards a correctly-rounded and fast power function in binary64 arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Théry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798376v10</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a correctly-rounded and fast power function in binary64 arithmetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude-Pierre Jeannerod</w:t>
+                <w:t xml:space="preserve">Accuracy of Complex Mathematical Operations and Functions in Single and Double Precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caprioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Innocente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rideau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04159652v2</w:t>
+                <w:t xml:space="preserve">hal-04714173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve new primitive binary trinomials</w:t>
               </w:r>
@@ -12430,77 +12430,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation of RSA-220 with CADO-NFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kruppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12544,51 +12544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factorisation of RSA-704 with CADO-NFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12801,90 +12801,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time- and Space-Efficient Evaluation of Some Hypergeometric Constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Zima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13037,51 +13037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gal's Accurate Tables Method Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13195,51 +13195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a Standardization of Mathematical Function Implementation in Floating-Point Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Defour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13247,51 +13247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Revol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5406, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13317,64 +13317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and elementary algorithm for digital plane recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Debled-Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13399,632 +13399,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Product Algorithm, I.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Quercia</w:t>
+                <w:t xml:space="preserve">A Binary Recursive Gcd Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4664, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-5050, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071921v1</w:t>
+                <w:t xml:space="preserve">inria-00071533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Binary Recursive Gcd Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Stehlé</w:t>
+                <w:t xml:space="preserve">A long note on Mulders' short product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-5050, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4654, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071533v1</w:t>
+                <w:t xml:space="preserve">inria-00071931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long note on Mulders' short product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+                <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Stehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4654, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4586, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071931v1</w:t>
+                <w:t xml:space="preserve">inria-00071999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worst Cases and Lattice Reduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+                <w:t xml:space="preserve">A proof of GMP square root using the Coq assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4586, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4475, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071999v1</w:t>
+                <w:t xml:space="preserve">inria-00072113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof of GMP square root using the Coq assistant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Magaud</w:t>
+                <w:t xml:space="preserve">The Middle Product Algorithm, I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quercia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4475, INRIA. 2002</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4664, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072113v1</w:t>
+                <w:t xml:space="preserve">inria-00071921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Isolation of a Polynomial Real Roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+                <w:t xml:space="preserve">Tuning and Generalizing Van Hoeij's Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Belabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4113, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4124, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072518v1</w:t>
+                <w:t xml:space="preserve">inria-00072504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning and Generalizing Van Hoeij's Algorithm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient Isolation of a Polynomial Real Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rouillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4113, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Belabas</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">inria-00072504v1</w:t>
+                <w:t xml:space="preserve">inria-00072518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique en précision arbitraire</w:t>
               </w:r>
@@ -14070,145 +14070,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up the inversion of power series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A proof of GMP fast division and square root implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] A00-R-067 || hanrot00a, 2000, 8 p</w:t>
+              <w:t xml:space="preserve">[Intern report] A00-R-211 || zimmermann00a, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099294v1</w:t>
+                <w:t xml:space="preserve">inria-00099334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up the Division and Square Root of Power Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quercia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14237,177 +14224,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proof of GMP fast division and square root implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fast Algorithm for Testing Irreducibility of Trinomials mod 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Brent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuli Larvala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] A00-R-211 || zimmermann00a, 2000</w:t>
+              <w:t xml:space="preserve">[Intern report] A00-R-465 || brent00a, 2000, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099334v1</w:t>
+                <w:t xml:space="preserve">inria-00099332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Algorithm for Testing Irreducibility of Trinomials mod 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuli Larvala</w:t>
+                <w:t xml:space="preserve">Speeding up the inversion of power series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hanrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] A00-R-465 || brent00a, 2000, 13 p</w:t>
+              <w:t xml:space="preserve">[Intern report] A00-R-067 || hanrot00a, 2000, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099332v1</w:t>
+                <w:t xml:space="preserve">inria-00099294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karatsuba Square Root</w:t>
               </w:r>
@@ -14782,343 +14782,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPELLE : un logiciel de detection de fautes d'orthographe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Calculus for the random generation of combinatorial structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-2030, INRIA. 1993</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Custem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1830, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00074641v1</w:t>
+                <w:t xml:space="preserve">inria-00074842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Calculus for the random generation of combinatorial structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EPELLE : un logiciel de detection de fautes d'orthographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2030, INRIA. 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. van Custem</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00074842v1</w:t>
+                <w:t xml:space="preserve">inria-00074641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms seminar, 1991-1992</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+                <w:t xml:space="preserve">GFUN : a maple package for the manipulation of generating and holonomic functions in one variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-1779, INRIA. 1992</w:t>
+              <w:t xml:space="preserve">[Research Report] RT-0143, INRIA. 1992, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00077019v1</w:t>
+                <w:t xml:space="preserve">inria-00070025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFUN : a maple package for the manipulation of generating and holonomic functions in one variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Salvy</w:t>
+                <w:t xml:space="preserve">Algorithms seminar, 1991-1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RT-0143, INRIA. 1992, pp.14</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1779, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070025v1</w:t>
+                <w:t xml:space="preserve">inria-00077019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of functions with a finite number of return values</w:t>
               </w:r>
@@ -15275,51 +15275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic average-case analysis of algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15361,320 +15361,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic complexity analysis of divide-and-conquer algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BigNum : un module portable et efficace pour une arithmetique a precision arbitraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolf Zimmermann</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-1149, INRIA. 1989</w:t>
+                <w:t xml:space="preserve">Jean-Claude Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Paul Serpette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1016, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075410v1</w:t>
+                <w:t xml:space="preserve">inria-00075542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambda-Upsilon-Omega the 1989 cookbook</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The automatic complexity analysis of divide-and-conquer algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-1073, INRIA. 1989</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1149, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00075486v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BigNum : un module portable et efficace pour une arithmetique a precision arbitraire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lambda-Upsilon-Omega the 1989 cookbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Salvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1073, INRIA. 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vuillemin</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">inria-00075542v1</w:t>
+                <w:t xml:space="preserve">inria-00075486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALAS : Un systeme d'analyse algebrique</w:t>
               </w:r>
@@ -15726,51 +15726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambda-Upsilon-Omega : an assistant algorithms analyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16319,51 +16319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6540F31E"/>
+    <w:nsid w:val="F2BBB65C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16550,51 +16550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-zimmermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0718-4458" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034200282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29637405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121260619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951011v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel Myers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schroeppel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Shannon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil James Alexander Sloane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.14000" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691141v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heninger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2022.3141918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-in131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098114v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151093v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/CONM/754/15139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Durumeric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kruppa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom3048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864293v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2014.2315621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Brent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#233;glise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181029v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120352v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Percival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000536v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.02.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7C63PS8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Larvala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100069v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quercia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021987403425" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0V1QSRKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Dubner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Forbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Lygeros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mizony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Creyaufmueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Varona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/178365.178368" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917745v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Van Cutsem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)90226-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.1994.11997004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Ly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875749v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Corbineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04326201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721525v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sibidanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glondu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH54963.2022.00014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863525v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56880-1_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184171v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818124v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jeljeli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640165v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estibals" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045913" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444693v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kleinjung" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumaro Aoki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Franke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen K. Lenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14623-7_18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XF3LVXJC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188261v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79456-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cheng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Zima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277561" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187614v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917756v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126462v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277572" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070192v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dodson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000378v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.24" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099686v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shoup" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cavallar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lioen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Montgomery" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45539-6_1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen-K. Lenstra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leyland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Lioen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917739v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Drescher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57273-2_53" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W92G1K8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Albert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Casas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrecillas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0020799" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG3XHQQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413162v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107213v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert M&#252;ller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Escardo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Fuchssteiner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kemper" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kluge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Morisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630907v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000664v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917742v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141101v8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gladman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714173v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caprioli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557431v4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Sukop" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480440v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798376v10" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159652v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378493v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Brent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315738v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760322v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126428v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070644v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071533v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071931v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072113v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072518v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072504v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072315v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099294v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072675v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099334v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099332v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072854v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073095v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Habsieger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073535v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heckler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Metzner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073447v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074641v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074842v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Custem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077019v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074936v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075345v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Casas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075410v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Zimmermann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075486v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075542v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075678v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00526670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01500109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paul-zimmermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0718-4458" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034200282" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/29637405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121260619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474530v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Guillevic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Heninger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thom&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSEC.2022.3141918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02951011v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Alekseyev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Samuel Myers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schroeppel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott R Shannon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil James Alexander Sloane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2004.14000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-in131" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02098114v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouillaguet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151093v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/CONM/754/15139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01982426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Adrian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Durumeric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3292035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089507v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Bai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kruppa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom3048" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864293v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2014.2315621" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644166v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Georg Nowak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2012-02635-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Brent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh R. Ghazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Th&#233;veny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2010.73" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rump" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-009-0218-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181029v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#233;glise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.644" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1236463.1236468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120352v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Percival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100057v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debled-Rennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.02.026" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7C63PS8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Stehl&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2005.55" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917727v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuli Larvala" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2003.08.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWR2NZQC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quercia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099967v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Defour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Castiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rivat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00222-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q537N1H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529852v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rivat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Magaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021987403425" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0V1QSRKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Dubner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Forbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Lygeros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mizony" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Nelson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benito" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Creyaufmueller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Varona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108056v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramar&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(98)00323-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306639v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917747v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zimmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Van Cutsem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)90226-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Louchard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schott" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917741v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Salvy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/178365.178368" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917740v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rivin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029890.1994.11997004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05593313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tue Ly" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05591661v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875749v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Pierre Jeannerod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04861251v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Corbineau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04326201v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hubrecht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03721525v3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sibidanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glondu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH54963.2022.00014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863525v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56880-1_3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01774587v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2018.8464793" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01502326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2017.28" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184171v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810103.2813707" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818124v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Barbulescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Jeljeli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54631-0_13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640165v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estibals" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31662-3_12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REVOTE.2011.6045913" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harvey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00444693v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Kleinjung" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumaro Aoki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Franke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen K. Lenstra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14623-7_18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00447968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14518-6_10" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917758v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XF3LVXJC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188261v4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79456-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Cheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Zima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277561" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187614v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917756v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126462v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277548.1277572" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126474v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.37" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070192v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Dodson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000378v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2005.24" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099723v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099117v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cavallar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lioen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Montgomery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45539-6_1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099116v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Abbott" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shoup" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen-K. Lenstra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leyland" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter M. Lioen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b72231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917753v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917739v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Postel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Drescher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917730v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57273-2_53" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W92G1K8T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Albert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Casas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fages" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrecillas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0020799" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG3XHQQP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413162v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casamayou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Connan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975468" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540485v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424347v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Salvy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107213v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert M&#252;ller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Escardo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Fuchssteiner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kemper" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Kluge" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Morisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630907v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00068731v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dagstuhl.de/06021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85521-7_7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000664v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000630v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100980v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098850v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917752v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917742v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernardin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Monagan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141101v8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gladman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Innocente" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mather" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557431v4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Sukop" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04480440v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03798376v10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159652v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04714173v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caprioli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378493v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Brent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315738v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760322v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760331v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00086516v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00126428v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070266v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070644v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071477v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071249v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071999v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072113v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071921v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072504v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belabas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072518v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072315v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099334v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072675v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072854v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073095v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Habsieger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073535v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heckler" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Metzner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073447v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Custem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074641v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070025v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077019v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074936v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075345v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Casas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077102v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075542v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Herve" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salesin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paul Serpette" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vuillemin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075410v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Zimmermann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075486v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075678v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00526670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01500109v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01346718v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>