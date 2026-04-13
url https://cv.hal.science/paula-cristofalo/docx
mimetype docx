--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -220,51 +220,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -345,261 +345,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labels&amp;quot; et &amp;quot;projets de naissance&amp;quot; : formes euphémisées de la concurrence dans le champ de la périnatalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mobilité : sésame d’un accouchement sur mesure pour les élites économiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023-1 (5), pp.1236142. </w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16499-9.p.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfst.1818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04380264v1</w:t>
+                <w:t xml:space="preserve">halshs-04380222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité : sésame d’un accouchement sur mesure pour les élites économiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labels&amp;quot; et &amp;quot;projets de naissance&amp;quot; : formes euphémisées de la concurrence dans le champ de la périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Economie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-1 (5), pp.1236142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfst.1818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16499-9.p.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04380222v1</w:t>
+                <w:t xml:space="preserve">halshs-04380264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail en équipe et autonomie collective : une expérience dans les soins infirmiers à domicile</w:t>
               </w:r>
@@ -670,131 +670,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête dans deux maternités de la bourgeoisie : ériger des biens ordinaires en biens rares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
+                <w:t xml:space="preserve">Improving patient safety in two French hospitals: why teamwork training is not enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (236-237), pp.72-91. </w:t>
+              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.236.0072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JHOM-02-2020-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313353v1</w:t>
+                <w:t xml:space="preserve">hal-02913726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir la qualité de vie au travail : comment l’EHESP forme les managers de demain ?</w:t>
               </w:r>
@@ -843,430 +830,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving patient safety in two French hospitals: why teamwork training is not enough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique du travail en équipe dans les établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JHOM-02-2020-0045⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 3 (3), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jges.193.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913726v1</w:t>
+                <w:t xml:space="preserve">hal-02438131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir la césarienne : une pratique où convergent habitus de classe et intérêts médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (3), pp.71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.193.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Social Innovation Cross Borders? Exploring the Diffusion Process of an Alternative Homecare Service in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°30 (3), pp.59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.pr1.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du travail en équipe dans les établissements de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-ethnographic review of interprofessional teamwork in hospitals: what it is and why it doesn’t happen more often</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N° 3 (3), pp.259. </w:t>
+              <w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.272-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jges.193.0259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1355819618788384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438131v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspirations argentines</w:t>
               </w:r>
@@ -1371,1137 +1358,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-ethnographic review of interprofessional teamwork in hospitals: what it is and why it doesn’t happen more often</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+                <w:t xml:space="preserve">Analysis of nurse navigators’ activities for hospital discharge coordination: a mixed method study for the case of cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilène Lacase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Services Research and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1355819618788384⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.863-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-016-3474-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438485v1</w:t>
+                <w:t xml:space="preserve">hal-03769421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are the Unmet Information Needs of Cancer Patients? A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (12), pp.114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5539/gjhs.v9n12p114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nurse navigators’ activities for hospital discharge coordination: a mixed method study for the case of cancer patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan social : Espoirs déçus et potentialités d’un dispositif d’ingénierie sociale en établissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 564, pp.38-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769421v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du dialogue social dans les établissements de santé : une enquête de l'EHESP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Robin-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue hospitalière de France </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 564, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan social : Espoirs déçus et potentialités d’un dispositif d’ingénierie sociale en établissements</w:t>
+                <w:t xml:space="preserve">Négocier l'égalité professionnelle : de quelques obstacles à la prise en charge syndicale de la thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nrp.018.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657901v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier l'égalité professionnelle : de quelques obstacles à la prise en charge syndicale de la thématique</w:t>
+                <w:t xml:space="preserve">Les pratiques militantes autour de l’égalité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la Confédération Française Démocratique du Travail (CFDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.68-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509833v1</w:t>
+                <w:t xml:space="preserve">hal-04467578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise à la française : histoire d’un développement exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Emmanuel Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metis Europe. Correspondances européennes du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques militantes autour de l’égalité professionnelle</w:t>
+                <w:t xml:space="preserve">L’expertise à la française : impacts, forces et faiblesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Emmanuel Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Confédération Française Démocratique du Travail (CFDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.68-75</w:t>
+              <w:t xml:space="preserve">Metis Europe. Correspondances européennes du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467578v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise à la française : impacts, forces et faiblesses</w:t>
+                <w:t xml:space="preserve">Dynamiques et limites de l'autonomisation de l'expertise auprès des CHSCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude-Emmanuel Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metis Europe. Correspondances européennes du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74 (3), pp.111-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.074.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467627v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques et limites de l'autonomisation de l'expertise auprès des CHSCT</w:t>
+                <w:t xml:space="preserve">De la fabrique des libres-penseurs à l'administration des dévouements : Force Ouvrière et la mise en cursus de la formation syndicale (1948-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdli.074.0127⟩</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235 (2), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.235.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528580v1</w:t>
+                <w:t xml:space="preserve">hal-02486333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fabrique des libres-penseurs à l'administration des dévouements : Force Ouvrière et la mise en cursus de la formation syndicale (1948-1971)</w:t>
+                <w:t xml:space="preserve">L'INSTITUTIONNALISATION D'UNE FONCTION D'EXPERTISE ET DE CONSEIL AUPRÈS DES ÉLUS DU PERSONNEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 235 (2), pp.71-87. </w:t>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126, pp.81-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.235.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cis.126.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486333v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'INSTITUTIONNALISATION D'UNE FONCTION D'EXPERTISE ET DE CONSEIL AUPRÈS DES ÉLUS DU PERSONNEL</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les missions sociales de productivité dans les années 1950 : une tentative pour importer en France une fonction d'expertise syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 116, pp.69-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/travailemploi.4064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2511,534 +2407,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une infirmière de l’hôpital public qui y croit encore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Gasquet-Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Pudal; J. Sinigaglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel esprit du service public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du croquant, 16 p., 2024, 9782365123785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04856755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5. La qualité de vie au travail : un levier sous-estimé de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Routelous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans : Étienne Minvielle éd., Manager une organisation de santé. L'apport des sciences de gestion. Rennes, Presses de l’EHESP, « Recherche, santé, social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l’EHESP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-119, 2018, 9782810907205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.minvi.2018.01.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des “outils” aux “partenaires” de l’action syndicale. La CFDT et les experts auprès des IRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La CFDT. Sociologie d’une conversion réformiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.217-235, 2014, Pour une histoire du travail, 978-2753533417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation sans syndicats pour les élus d’entreprise ? La progressive constitution d’un marché de la formation pour les IRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du sens syndical. La formation des représentants des salariés en France (1945-2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Croquant (Editions du) 2014, Sociopo 978-2-36512-052-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les comités d’entreprise. Un nouvel âge ? Auberger Marie-Noëlle (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, pp.149-157, 2012, Pour une histoire du travail, 330-3-331-95348-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experts et syndicalistes : entre légitimation technique et efficacité politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructuration, précarisation et valeurs,. Appay Béatrice, Jefferys Steve (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.415-426, 2009, Pour une histoire du travail, 9782915346749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3048,434 +2944,1613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisme et expertise. La structuration d’un milieu de l’expertise au service des représentants du personnel (de 1945 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris-Ouest Nanterre La Défense, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04270990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time to Care : Reimagining the homecare model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doulas in the French health care system: issues and interactions redefining professional dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Health Management Conference (EHMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Birthing, Mothering and Othering: Actors, Representations and Practices in Global Maternal and Reproductive Care Journeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne (UNIL), Oct 2025, Lausanne (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527738v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulas in the French health care system: issues and interactions redefining professional dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time to Care : Reimagining the homecare model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odessa Petit Dit Dariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birthing, Mothering and Othering: Actors, Representations and Practices in Global Maternal and Reproductive Care Journeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne (UNIL), Oct 2025, Lausanne (Suisse), Switzerland</w:t>
+              <w:t xml:space="preserve">European Health Management Conference (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549736v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and symbolic conditions for the rise (and fall) of self-management as a political cause: the case of the Deffrenne conflict (North of France, late 1970s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">With, against, despite doulas ? Collaboration, tensions, negotiations experienced by hospital midwives in the french context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale "Democracy and Participation in the 21st Century" (International Sociological Association ISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">40th EGOS Colloquium - Crossroads for Organisations : Time, Space, and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational studies (EGOS), Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123039v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts de l’organisation du travail sur la qualité de vie au travail et les risques psychosociaux des professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90e Congrès de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de la maternité idéale. La mobilité, sésame de l’accouchement rêvé des élites économiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Institut Convergences Migrations, Tourisme Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salariser les professionnels de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire salariat,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Européen du salariat (IES) IDHE.S, Dec 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête dans deux maternités de la bourgeoisie : ériger des biens ordinaires en biens rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journées Internationales de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JIST, Nov 2021, Visio Conférence, Suisse. pp.72-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.236.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de recrutement des patientes de la &amp;quot;bourgeoisie économique&amp;quot; et de la &amp;quot;bourgeoisie intellectuelle&amp;quot; dans deux maternités privées de la région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d‘Etude sur le capitalisme sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'imposer aux imposant·es: une enquête pluridisciplinaire dans deux maternités privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Sources et méthodes de l’histoire et de la sociologie des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHE, Oct 2020, Besancon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête dans une maternité pour élites transnationales: transformer des biens ordinaires en biens rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau santé France-Québec Formes et réformes des systèmes de santé en territoires francophones: santé publique, santé communautaire &amp; lutte contre les inégalités socio-spatiales (France-Québec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris-Nord, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perinatal social relations among migrant elites in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GS-IBG Annual International Conference : Everyday Subjectivities of Privileged Migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2019, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Migrations internationales en Europe et vers l’Europe : comment se recomposent les frontières du public et du privé ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir la césarienne : attentes des femmes et pratiques des médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Aug 2019, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports sociaux en périnatalité chez les élites migrantes dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème Festival International de Géographie : les Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pierret, Oct 2019, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutions de soin : crises et transformations aux Nords et aux Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole thématique interdisciplinaire de recherche EHESS, Nov 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and symbolic conditions for the rise (and fall) of self-management as a political cause: the case of the Deffrenne conflict (North of France, late 1970s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale "Democracy and Participation in the 21st Century" (International Sociological Association ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et transformation d’une nouvelle figure de l’intervention dans le monde du travail : L'expert-militant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude Syndicalisme et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3485,122 +4560,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Implementation of the Liaison and Support System (LEA) at André Grégoire CHI: A Model for Integrating Obstetric Care in Vulnerable Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindy Rios-Yepes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3668,51 +4743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="893417DE"/>
+    <w:nsid w:val="42F3C3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3899,51 +4974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paula-cristofalo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0562-1565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161157203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282090798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388798282" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697330241299524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-02-2020-0045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438131v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.193.0259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grienenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Malacria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malescot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1355819618788384" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04467776v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/gjhs.v9n12p114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Lacase" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-016-3474-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01658065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robin-Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01657901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.018.0133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528580v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.074.0127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02486333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02486341v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.126.0081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04007108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0099" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-04270990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03123039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01661713v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Rios-Yepes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paula-cristofalo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0562-1565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161157203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282090798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388798282" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697330241299524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-02-2020-0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.193.0259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1355819618788384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grienenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Malacria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malescot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Lacase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-016-3474-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04467776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/gjhs.v9n12p114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01657901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01658065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robin-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.018.0133" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.074.0127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02486333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0071" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02486341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.126.0081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04007108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-04270990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03123039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01661713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Rios-Yepes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>