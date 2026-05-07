--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -1358,265 +1358,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nurse navigators’ activities for hospital discharge coordination: a mixed method study for the case of cancer patients</w:t>
+                <w:t xml:space="preserve">What Are the Unmet Information Needs of Cancer Patients? A Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-016-3474-x⟩</w:t>
+              <w:t xml:space="preserve">Global Journal of Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/gjhs.v9n12p114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769421v1</w:t>
+                <w:t xml:space="preserve">hal-04467776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are the Unmet Information Needs of Cancer Patients? A Qualitative Study</w:t>
+                <w:t xml:space="preserve">Analysis of nurse navigators’ activities for hospital discharge coordination: a mixed method study for the case of cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ferrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilène Lacase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Health Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.114. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.863-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/gjhs.v9n12p114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-016-3474-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467776v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan social : Espoirs déçus et potentialités d’un dispositif d’ingénierie sociale en établissements</w:t>
               </w:r>
@@ -4195,217 +4195,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports sociaux en périnatalité chez les élites migrantes dans le contexte français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cristofalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Gelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Festival International de Géographie : les Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Pierret, Oct 2019, Saint Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Institutions de soin : crises et transformations aux Nords et aux Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole thématique interdisciplinaire de recherche EHESS, Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573684v1</w:t>
+                <w:t xml:space="preserve">hal-05573522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la question de l'ajustement de l'offre médicale aux besoins du public : enquête dans une maternité privée accueillant des élites internationales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapports sociaux en périnatalité chez les élites migrantes dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cristofalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gelly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institutions de soin : crises et transformations aux Nords et aux Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole thématique interdisciplinaire de recherche EHESS, Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">30ème Festival International de Géographie : les Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Pierret, Oct 2019, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573522v1</w:t>
+                <w:t xml:space="preserve">hal-05573684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and symbolic conditions for the rise (and fall) of self-management as a political cause: the case of the Deffrenne conflict (North of France, late 1970s)</w:t>
               </w:r>
@@ -4743,51 +4743,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42F3C3E1"/>
+    <w:nsid w:val="047D64FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4974,51 +4974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paula-cristofalo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0562-1565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161157203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282090798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388798282" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697330241299524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-02-2020-0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.193.0259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1355819618788384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grienenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Malacria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malescot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Lacase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-016-3474-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04467776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/gjhs.v9n12p114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01657901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01658065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robin-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.018.0133" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.074.0127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02486333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0071" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02486341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.126.0081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04007108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-04270990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03123039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01661713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Rios-Yepes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/paula-cristofalo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0562-1565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161157203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282090798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388798282" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odessa Petit Dit Dariel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cristofalo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09697330241299524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380222v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gelly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1818" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16499-9.p.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.214.0527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02913726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-02-2020-0045" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Minvielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.193.0259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02456771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Gasquet-Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.193.0071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438485v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1355819618788384" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grienenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jimenez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Malacria" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malescot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04467776v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/gjhs.v9n12p114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03769421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferrua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Lacase" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-016-3474-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01657901v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01658065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robin-Sanchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.018.0133" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Emmanuel Triomphe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467627v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.074.0127" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02486333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.235.0071" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02486341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.126.0081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04007108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Routelous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/manager-organisation-de-sante/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.minvi.2018.01.0099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/tel-04270990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573405v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573418v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joubert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.236.0072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573490v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573522v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03123039v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01661713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Rios-Yepes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>