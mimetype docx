--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -622,837 +622,962 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par la situation pour étudier le sens au travail dans les services d'urgence : le cas d'un CHU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fighting health crisis with solidarity: managing the surge of severe patients at the start of the COVID pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lobez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Rivière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AGRH 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.101 / ID 146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475861v1</w:t>
+                <w:t xml:space="preserve">hal-05574623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des professionnels de santé par la simulation : quelles perspectives de recherche en sciences de gestion ? Réflexions à partir de deux études de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche par la situation pour étudier le sens au travail dans les services d'urgence : le cas d'un CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jaujard</w:t>
+                <w:t xml:space="preserve">Simon Lobez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lonceint</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Girault</w:t>
+                <w:t xml:space="preserve">Audrey Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque ARAMOS "Travailler dans les organisations de santé et médico-sociales : Quels défis contemporains ? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARAMOS, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AGRH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743580v1</w:t>
+                <w:t xml:space="preserve">hal-05475861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’écran noir : comment reconstruire l’organisation et le sens du travail suite à une crise cyber ?</w:t>
+                <w:t xml:space="preserve">La formation des professionnels de santé par la simulation : quelles perspectives de recherche en sciences de gestion ? Réflexions à partir de deux études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lot</w:t>
+                <w:t xml:space="preserve">François Jaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lonceint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque ARAMOS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">12ème Colloque ARAMOS "Travailler dans les organisations de santé et médico-sociales : Quels défis contemporains ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARAMOS, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826373v1</w:t>
+                <w:t xml:space="preserve">hal-04743580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a differentiated approach of Crisis Management: ruptures and continuities between crisis situations and routine work. The example of managing the COVID crisis in a hospital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Face à l’écran noir : comment reconstruire l’organisation et le sens du travail suite à une crise cyber ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EGOS Colloquium, Organizing for the Good Life : Between Legacy and Imagination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
+              <w:t xml:space="preserve">12e Colloque ARAMOS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826361v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail relationnel dans les RCP en oncologie : quelle inclusion des médecins nucléaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">For a differentiated approach of Crisis Management: ruptures and continuities between crisis situations and routine work. The example of managing the COVID crisis in a hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Tours, Mar 2021, Tours (France), France</w:t>
+              <w:t xml:space="preserve">39th EGOS Colloquium, Organizing for the Good Life : Between Legacy and Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari (Sardaigne), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826411v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations d’interdépendance comme levier d’intégration. Le cas de la médecine nucléaire en oncologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail relationnel dans les RCP en oncologie : quelle inclusion des médecins nucléaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Kraeber-Bodéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARAMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Semaine du Management de la FNEGE, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Tours, Mar 2021, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084020v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The institutionalization of nuclear medicine: between differentiation and integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations d’interdépendance comme levier d’intégration. Le cas de la médecine nucléaire en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Lonceint</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Kraeber-Bodéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surprise in and around organizations: journeys to expected : 34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Europe Group for organizational studies, Jun 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">ARAMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Semaine du Management de la FNEGE, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083961v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consolidation d’une « nouvelle » spécialité médicale : la médecine nucléaire, pratique relationnelle et organisationnelle entre médecins</w:t>
+                <w:t xml:space="preserve">The institutionalization of nuclear medicine: between differentiation and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lonceint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès AISLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, Jul 2016, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Surprise in and around organizations: journeys to expected : 34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europe Group for organizational studies, Jun 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826438v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consolidation d’une « nouvelle » spécialité médicale : la médecine nucléaire, pratique relationnelle et organisationnelle entre médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, Jul 2016, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consolidation de la médecine nucléaire : le rôle des cliniciens dans la dynamique de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1468,51 +1593,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1522,114 +1647,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations d’interdépendance entre médecins spécialistes, de la collaboration à l’intégration relationnelle. Le cas de la médecine nucléaire en oncologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Nantes université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04680273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1776,51 +1901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.194.0358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lobez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743580v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083961v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084481v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04680273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.194.0358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lobez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04680273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>