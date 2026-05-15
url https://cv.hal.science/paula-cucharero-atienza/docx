--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -230,222 +230,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination d’acteurs multiples en situation extrême. Le cas des transferts extrarégionaux de patients Covid-19</w:t>
+                <w:t xml:space="preserve">Le travail relationnel des médecins dans la prise en charge des patients : une étude qualitative des réunions de concertation pluridisciplinaires en oncologie dans deux centres hospitaliers universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 47, Vol. 11 (2), pp.31-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.047.0031⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 46, Vol. 11 (1), pp.3-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.046.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748387v1</w:t>
+                <w:t xml:space="preserve">hal-04826296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail relationnel des médecins dans la prise en charge des patients : une étude qualitative des réunions de concertation pluridisciplinaires en oncologie dans deux centres hospitaliers universitaires</w:t>
+                <w:t xml:space="preserve">La coordination d’acteurs multiples en situation extrême. Le cas des transferts extrarégionaux de patients Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 46, Vol. 11 (1), pp.3-24. </w:t>
+              <w:t xml:space="preserve">, 2022, n° 47, Vol. 11 (2), pp.31-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.046.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.047.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826296v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations relationnelles d’interdépendance et ressorts de collaboration: les niveaux d’intégration relationnelle de la médecine nucléaire en oncologie</w:t>
               </w:r>
@@ -662,64 +662,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting health crisis with solidarity: managing the surge of severe patients at the start of the COVID pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -934,51 +934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lonceint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cucharero Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque ARAMOS "Travailler dans les organisations de santé et médico-sociales : Quels défis contemporains ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARAMOS, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1901,51 +1901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.194.0358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lobez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04680273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cucharero Atienza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.054.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.046.0003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03748387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.047.0031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.194.0358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lobez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lonceint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826411v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084481v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04680273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>