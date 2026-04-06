--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paula Perez-Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Pérez-López is an Associate Research Scientist at the Centre O.I.E. (Observation, Impacts, Energie) of MINES ParisTech, in Sophia Antipolis (France). She holds a PhD in Chemical and Environmental Engineering from the University of Santiago de Compostela, in Spain (2015). Her research areas include the development and application of Life Cycle Assessment methodology for the evaluation of renewable energy technologies (photovoltaics, wind power, biomass, geothermal energy…), as well as the production of biologically active molecules and biofuels by marine organisms, and the transport sector. She has collaborated as a visiting researcher at several international universities and research centers including the Algae Production And Research Center – AlgaePARC – at Wageningen University (The Netherlands), Northeastern University in Boston (MA, United States) and the Limerick Institute of Technology (Ireland).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental impacts of perovskite/silicon tandem and silicon heterojunction photovoltaic modules using a parameterised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.100388. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting outcomes of life cycle costing to conduct coherent screening social life cycle assessments of emerging systems: a case study of microalgae biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Zebian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina González-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02427-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Agrivoltaism Environmentally Beneficial? A Consequential LCA and Scenario Discovery Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand-Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (23), pp.11540-11550. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric life cycle framework to promote sustainable-by-design product development: Application to a hydrogen production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Campos-Carriedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Iribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 469, pp.143129. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collision impact indicator to integrate in the life cycle assessment of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective trajectories: A parametric approach for tailor‐made inventories and its computational implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianka Shoai-Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open‐source parameterized life cycle model to assess the environmental performance of silicon‐based photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Taxonomy and Metadata to Support Renewable Energy Digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9531. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menstrual products: A comparable Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourcassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londa Schiebinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100096. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2022.100096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Harmonised Geothermal Life Cycle Assessment Guidelines to the Rittershoffen Geothermal Heat Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3820. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainties to the combined environmental and economic assessment of algal biorefineries: A Monte Carlo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 626, pp.762 - 775. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment of real pilot reactors for microalgae cultivation in different seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen H. de Vree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouke Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.1151-1164. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of in situ mariculture in the Mediterranean Sea for the production of bioactive compounds from the sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica D Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (Part 4), pp.4356-4368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent life cycle assessment of microalgal biorefinery co-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.409-421. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbb.1649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle optimization of essential terpene oils produced by the macroalga Ochtodes secundiramea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Rorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542 (Part A), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of optimized process design to advance LCA performance of algae production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.B van Boxtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Breitmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Slegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.1122-1127. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of bioactive compounds from Tetraselmis suecica at pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gabriela Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.323-331. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental assessment of valorization strategies of the invasive macroalgae Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Balboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐designing the use phase of products in sustainable manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanye-Mengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of the red antioxidant carotenoid astaxanthin by microalgae: from lab to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.332-344. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of eicosapentaenoic acid production by Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Allewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Verween</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 466-467, pp.991-1002. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of biologically active molecules of marine based origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Moane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Beletskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.839-850. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from Spanish motorway transport: Key aspects and mitigation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles M. Gasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Oliver-Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagrario Huelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.705-713. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.04.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Characterisation in Prospective LCA: Reliability of Pedigree Matrix Approach to Characterise Foreground Inputs’ Uncertainty – A Case Study for Emerging Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating simplified and accurate models to assess the Environmental impact of Perovskite/Silicon Tandem Modules by parametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the sustainability conditions for future Agrivoltaic deployment via parameterized LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Life Cycle Inventories of Offshore Wind Farms Computed With Limited and Flexible Input Data for Multiple User Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Motors: A Parametrized Life Cycle Inventory Model Bolstered by Interdisciplinary Primary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of Hydrogen Production via Electrolysis: The Role of Background and Foreground Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Recycling in Life Cycle Assessment of Perovskite/Silicon Tandem Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. pp.14, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of social impacts: towards a consolidated method for a representative social impact prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Social Life Cycle Assessment Conference (S-LCA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Environmental Impacts of Hydrogen Production Scenarios Considering the Evolution of the Future French Electricity Supply Mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nihouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gresset-Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of blue biotechnology processes: addressing environmental, social and economic dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying environmental impacts associated to sodium alginate extraction from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villanueva-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen K Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of French electricity scenarios by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durée de vie en fretting de monobrins en cuivre émaillé pour machines électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paramaterized model for the evaluation of marine operations' impacts during the installation stage of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of SETAC ( Society of Environmental Toxicology and Chemistry )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Social Life Cycle Assessment of Energy Systems: case study on offshore wind farms from companies’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of offshore wind projects: Beyond potential impact on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergy 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of Blue Biotechnology Processes: Addressing Environmental, Social and Economic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Benetto, Kilian Gericke, Mélanie Guito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.475-486, 2018, 978-3-319-66980-9. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId267"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paula Perez-Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Pérez-López is an Associate Research Scientist at the Centre O.I.E. (Observation, Impacts, Energie) of MINES ParisTech, in Sophia Antipolis (France). She holds a PhD in Chemical and Environmental Engineering from the University of Santiago de Compostela, in Spain (2015). Her research areas include the development and application of Life Cycle Assessment methodology for the evaluation of renewable energy technologies (photovoltaics, wind power, biomass, geothermal energy…), as well as the production of biologically active molecules and biofuels by marine organisms, and the transport sector. She has collaborated as a visiting researcher at several international universities and research centers including the Algae Production And Research Center – AlgaePARC – at Wageningen University (The Netherlands), Northeastern University in Boston (MA, United States) and the Limerick Institute of Technology (Ireland).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID LCA: a methodological approach to consider the effects of disaster risks in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cué González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1-3), pp.21. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-026-02589-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental impacts of perovskite/silicon tandem and silicon heterojunction photovoltaic modules using a parameterised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.100388. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting outcomes of life cycle costing to conduct coherent screening social life cycle assessments of emerging systems: a case study of microalgae biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Zebian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina González-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02427-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Agrivoltaism Environmentally Beneficial? A Consequential LCA and Scenario Discovery Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand-Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (23), pp.11540-11550. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric life cycle framework to promote sustainable-by-design product development: Application to a hydrogen production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Campos-Carriedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Iribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 469, pp.143129. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collision impact indicator to integrate in the life cycle assessment of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective trajectories: A parametric approach for tailor‐made inventories and its computational implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianka Shoai-Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open‐source parameterized life cycle model to assess the environmental performance of silicon‐based photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Taxonomy and Metadata to Support Renewable Energy Digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menstrual products: A comparable Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourcassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londa Schiebinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100096. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2022.100096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Harmonised Geothermal Life Cycle Assessment Guidelines to the Rittershoffen Geothermal Heat Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3820. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainties to the combined environmental and economic assessment of algal biorefineries: A Monte Carlo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 626, pp.762 - 775. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment of real pilot reactors for microalgae cultivation in different seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen H. de Vree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouke Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.1151-1164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of in situ mariculture in the Mediterranean Sea for the production of bioactive compounds from the sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica D Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (Part 4), pp.4356-4368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent life cycle assessment of microalgal biorefinery co-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.409-421. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbb.1649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle optimization of essential terpene oils produced by the macroalga Ochtodes secundiramea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Rorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542 (Part A), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of optimized process design to advance LCA performance of algae production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.B van Boxtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Breitmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Slegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.1122-1127. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of bioactive compounds from Tetraselmis suecica at pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gabriela Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.323-331. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental assessment of valorization strategies of the invasive macroalgae Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Balboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐designing the use phase of products in sustainable manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanye-Mengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of the red antioxidant carotenoid astaxanthin by microalgae: from lab to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.332-344. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of eicosapentaenoic acid production by Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Allewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Verween</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 466-467, pp.991-1002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of biologically active molecules of marine based origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Moane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Beletskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.839-850. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from Spanish motorway transport: Key aspects and mitigation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles M. Gasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Oliver-Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagrario Huelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.705-713. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.04.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Characterisation in Prospective LCA: Reliability of Pedigree Matrix Approach to Characterise Foreground Inputs’ Uncertainty – A Case Study for Emerging Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating simplified and accurate models to assess the Environmental impact of Perovskite/Silicon Tandem Modules by parametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the sustainability conditions for future Agrivoltaic deployment via parameterized LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Life Cycle Inventories of Offshore Wind Farms Computed With Limited and Flexible Input Data for Multiple User Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Motors: A Parametrized Life Cycle Inventory Model Bolstered by Interdisciplinary Primary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of Hydrogen Production via Electrolysis: The Role of Background and Foreground Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Recycling in Life Cycle Assessment of Perovskite/Silicon Tandem Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. pp.14, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of social impacts: towards a consolidated method for a representative social impact prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Social Life Cycle Assessment Conference (S-LCA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Environmental Impacts of Hydrogen Production Scenarios Considering the Evolution of the Future French Electricity Supply Mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nihouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gresset-Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of blue biotechnology processes: addressing environmental, social and economic dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying environmental impacts associated to sodium alginate extraction from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villanueva-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen K Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of French electricity scenarios by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durée de vie en fretting de monobrins en cuivre émaillé pour machines électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paramaterized model for the evaluation of marine operations' impacts during the installation stage of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of SETAC ( Society of Environmental Toxicology and Chemistry )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Social Life Cycle Assessment of Energy Systems: case study on offshore wind farms from companies’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of offshore wind projects: Beyond potential impact on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergy 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of Blue Biotechnology Processes: Addressing Environmental, Social and Economic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Benetto, Kilian Gericke, Mélanie Guito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.475-486, 2018, 978-3-319-66980-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443793v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Oberbeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100388" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand-Lasserre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04479" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campos-Carriedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Iribarren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843676v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02413-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04262595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13432" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04084122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3695" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sempreviva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Philipp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249531" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourcassier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Londa Schiebinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2022.100096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03270648v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133820" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Montazeri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Moreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Eckelman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575859v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. de Vree" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouke Bosma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Barbosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D Ledda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Bisio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica D Perino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Soh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Zimmerman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1649" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B91QBH8F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284829v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Jeffryes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros N. Agathos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rorrer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.045" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.B van Boxtel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breitmayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Slegers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.01.036" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284770v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabriela Ulloa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sineiro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Balboa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Dominguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.03.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanye-Mengual" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia Lozano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12161" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mchugh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Allewaert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Verween" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Murray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.105" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Moane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beletskaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.03.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWX6KW75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M. Gasol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Oliver-Sola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Huelin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.04.075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04783004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782931v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlesinger-Martinat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Sansa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Steinbach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03286408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nihouarn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gresset-Bourgeois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villanueva-Rey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K Herbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330775v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362122v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329931v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01830670v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6_53" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cu&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02589-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Oberbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand-Lasserre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04479" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campos-Carriedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Iribarren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02413-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04262595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04084122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sempreviva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Philipp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourcassier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Londa Schiebinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2022.100096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03270648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Montazeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Eckelman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.339" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. de Vree" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouke Bosma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Barbosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D Ledda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Bisio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica D Perino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Soh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Zimmerman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1649" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B91QBH8F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Jeffryes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros N. Agathos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rorrer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.B van Boxtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breitmayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Slegers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.01.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabriela Ulloa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sineiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Balboa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Dominguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.03.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanye-Mengual" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia Lozano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mchugh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Allewaert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Verween" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Murray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Moane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beletskaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.03.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWX6KW75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M. Gasol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Oliver-Sola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Huelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.04.075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04783004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlesinger-Martinat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Sansa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Steinbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03286408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nihouarn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gresset-Bourgeois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villanueva-Rey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K Herbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01830670v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6_53" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>