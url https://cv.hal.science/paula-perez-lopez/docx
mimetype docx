--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paula Perez-Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Pérez-López is an Associate Research Scientist at the Centre O.I.E. (Observation, Impacts, Energie) of MINES ParisTech, in Sophia Antipolis (France). She holds a PhD in Chemical and Environmental Engineering from the University of Santiago de Compostela, in Spain (2015). Her research areas include the development and application of Life Cycle Assessment methodology for the evaluation of renewable energy technologies (photovoltaics, wind power, biomass, geothermal energy…), as well as the production of biologically active molecules and biofuels by marine organisms, and the transport sector. She has collaborated as a visiting researcher at several international universities and research centers including the Algae Production And Research Center – AlgaePARC – at Wageningen University (The Netherlands), Northeastern University in Boston (MA, United States) and the Limerick Institute of Technology (Ireland).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID LCA: a methodological approach to consider the effects of disaster risks in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cué González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1-3), pp.21. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-026-02589-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental impacts of perovskite/silicon tandem and silicon heterojunction photovoltaic modules using a parameterised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.100388. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting outcomes of life cycle costing to conduct coherent screening social life cycle assessments of emerging systems: a case study of microalgae biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Zebian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina González-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02427-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Agrivoltaism Environmentally Beneficial? A Consequential LCA and Scenario Discovery Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand-Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (23), pp.11540-11550. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric life cycle framework to promote sustainable-by-design product development: Application to a hydrogen production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Campos-Carriedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Iribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 469, pp.143129. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collision impact indicator to integrate in the life cycle assessment of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective trajectories: A parametric approach for tailor‐made inventories and its computational implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianka Shoai-Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open‐source parameterized life cycle model to assess the environmental performance of silicon‐based photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Taxonomy and Metadata to Support Renewable Energy Digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menstrual products: A comparable Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourcassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londa Schiebinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100096. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2022.100096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Harmonised Geothermal Life Cycle Assessment Guidelines to the Rittershoffen Geothermal Heat Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3820. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainties to the combined environmental and economic assessment of algal biorefineries: A Monte Carlo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 626, pp.762 - 775. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment of real pilot reactors for microalgae cultivation in different seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen H. de Vree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouke Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.1151-1164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of in situ mariculture in the Mediterranean Sea for the production of bioactive compounds from the sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica D Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (Part 4), pp.4356-4368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent life cycle assessment of microalgal biorefinery co-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.409-421. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbb.1649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle optimization of essential terpene oils produced by the macroalga Ochtodes secundiramea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Rorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542 (Part A), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of optimized process design to advance LCA performance of algae production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.B van Boxtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Breitmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Slegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.1122-1127. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of bioactive compounds from Tetraselmis suecica at pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gabriela Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.323-331. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental assessment of valorization strategies of the invasive macroalgae Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Balboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐designing the use phase of products in sustainable manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanye-Mengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of the red antioxidant carotenoid astaxanthin by microalgae: from lab to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.332-344. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of eicosapentaenoic acid production by Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Allewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Verween</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 466-467, pp.991-1002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of biologically active molecules of marine based origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Moane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Beletskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.839-850. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from Spanish motorway transport: Key aspects and mitigation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles M. Gasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Oliver-Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagrario Huelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.705-713. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.04.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Characterisation in Prospective LCA: Reliability of Pedigree Matrix Approach to Characterise Foreground Inputs’ Uncertainty – A Case Study for Emerging Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating simplified and accurate models to assess the Environmental impact of Perovskite/Silicon Tandem Modules by parametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the sustainability conditions for future Agrivoltaic deployment via parameterized LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Life Cycle Inventories of Offshore Wind Farms Computed With Limited and Flexible Input Data for Multiple User Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Motors: A Parametrized Life Cycle Inventory Model Bolstered by Interdisciplinary Primary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of Hydrogen Production via Electrolysis: The Role of Background and Foreground Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Recycling in Life Cycle Assessment of Perovskite/Silicon Tandem Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. pp.14, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of social impacts: towards a consolidated method for a representative social impact prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Social Life Cycle Assessment Conference (S-LCA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Environmental Impacts of Hydrogen Production Scenarios Considering the Evolution of the Future French Electricity Supply Mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nihouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gresset-Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of blue biotechnology processes: addressing environmental, social and economic dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying environmental impacts associated to sodium alginate extraction from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villanueva-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen K Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of French electricity scenarios by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durée de vie en fretting de monobrins en cuivre émaillé pour machines électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paramaterized model for the evaluation of marine operations' impacts during the installation stage of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of SETAC ( Society of Environmental Toxicology and Chemistry )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Social Life Cycle Assessment of Energy Systems: case study on offshore wind farms from companies’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of offshore wind projects: Beyond potential impact on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergy 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of Blue Biotechnology Processes: Addressing Environmental, Social and Economic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Benetto, Kilian Gericke, Mélanie Guito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.475-486, 2018, 978-3-319-66980-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paula Perez-Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Pérez-López is an Associate Research Scientist at the Centre O.I.E. (Observation, Impacts, Energie) of MINES ParisTech, in Sophia Antipolis (France). She holds a PhD in Chemical and Environmental Engineering from the University of Santiago de Compostela, in Spain (2015). Her research areas include the development and application of Life Cycle Assessment methodology for the evaluation of renewable energy technologies (photovoltaics, wind power, biomass, geothermal energy…), as well as the production of biologically active molecules and biofuels by marine organisms, and the transport sector. She has collaborated as a visiting researcher at several international universities and research centers including the Algae Production And Research Center – AlgaePARC – at Wageningen University (The Netherlands), Northeastern University in Boston (MA, United States) and the Limerick Institute of Technology (Ireland).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID LCA: a methodological approach to consider the effects of disaster risks in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cué González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1-3), pp.21. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-026-02589-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental impacts of perovskite/silicon tandem and silicon heterojunction photovoltaic modules using a parameterised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.100388. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting outcomes of life cycle costing to conduct coherent screening social life cycle assessments of emerging systems: a case study of microalgae biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Zebian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina González-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02427-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Agrivoltaism Environmentally Beneficial? A Consequential LCA and Scenario Discovery Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand-Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (23), pp.11540-11550. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric life cycle framework to promote sustainable-by-design product development: Application to a hydrogen production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Campos-Carriedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Iribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 469, pp.143129. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collision impact indicator to integrate in the life cycle assessment of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective trajectories: A parametric approach for tailor‐made inventories and its computational implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianka Shoai-Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open‐source parameterized life cycle model to assess the environmental performance of silicon‐based photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Taxonomy and Metadata to Support Renewable Energy Digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menstrual products: A comparable Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourcassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londa Schiebinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100096. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2022.100096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Harmonised Geothermal Life Cycle Assessment Guidelines to the Rittershoffen Geothermal Heat Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3820. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainties to the combined environmental and economic assessment of algal biorefineries: A Monte Carlo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 626, pp.762 - 775. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment of real pilot reactors for microalgae cultivation in different seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen H. de Vree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouke Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.1151-1164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of in situ mariculture in the Mediterranean Sea for the production of bioactive compounds from the sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica D Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (Part 4), pp.4356-4368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent life cycle assessment of microalgal biorefinery co-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.409-421. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbb.1649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle optimization of essential terpene oils produced by the macroalga Ochtodes secundiramea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Rorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542 (Part A), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of optimized process design to advance LCA performance of algae production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.B van Boxtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Breitmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Slegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.1122-1127. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental assessment of valorization strategies of the invasive macroalgae Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Balboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of bioactive compounds from Tetraselmis suecica at pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gabriela Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.323-331. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐designing the use phase of products in sustainable manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanye-Mengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of the red antioxidant carotenoid astaxanthin by microalgae: from lab to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.332-344. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of eicosapentaenoic acid production by Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Allewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Verween</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 466-467, pp.991-1002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of biologically active molecules of marine based origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Moane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Beletskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.839-850. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from Spanish motorway transport: Key aspects and mitigation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles M. Gasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Oliver-Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagrario Huelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.705-713. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.04.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Characterisation in Prospective LCA: Reliability of Pedigree Matrix Approach to Characterise Foreground Inputs’ Uncertainty – A Case Study for Emerging Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating simplified and accurate models to assess the Environmental impact of Perovskite/Silicon Tandem Modules by parametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the sustainability conditions for future Agrivoltaic deployment via parameterized LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Motors: A Parametrized Life Cycle Inventory Model Bolstered by Interdisciplinary Primary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Life Cycle Inventories of Offshore Wind Farms Computed With Limited and Flexible Input Data for Multiple User Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of Hydrogen Production via Electrolysis: The Role of Background and Foreground Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Recycling in Life Cycle Assessment of Perovskite/Silicon Tandem Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. pp.14, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of social impacts: towards a consolidated method for a representative social impact prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Social Life Cycle Assessment Conference (S-LCA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Environmental Impacts of Hydrogen Production Scenarios Considering the Evolution of the Future French Electricity Supply Mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nihouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gresset-Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of blue biotechnology processes: addressing environmental, social and economic dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying environmental impacts associated to sodium alginate extraction from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villanueva-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen K Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of French electricity scenarios by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durée de vie en fretting de monobrins en cuivre émaillé pour machines électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paramaterized model for the evaluation of marine operations' impacts during the installation stage of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of SETAC ( Society of Environmental Toxicology and Chemistry )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Social Life Cycle Assessment of Energy Systems: case study on offshore wind farms from companies’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of offshore wind projects: Beyond potential impact on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergy 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of Blue Biotechnology Processes: Addressing Environmental, Social and Economic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Benetto, Kilian Gericke, Mélanie Guito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.475-486, 2018, 978-3-319-66980-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cu&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02589-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Oberbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand-Lasserre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04479" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campos-Carriedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Iribarren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02413-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04262595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04084122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sempreviva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Philipp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourcassier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Londa Schiebinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2022.100096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03270648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Montazeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Eckelman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.339" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. de Vree" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouke Bosma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Barbosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D Ledda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Bisio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica D Perino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Soh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Zimmerman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1649" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B91QBH8F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Jeffryes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros N. Agathos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rorrer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.B van Boxtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breitmayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Slegers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.01.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabriela Ulloa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sineiro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Balboa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Dominguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.03.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanye-Mengual" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia Lozano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mchugh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Allewaert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Verween" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Murray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Moane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beletskaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.03.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWX6KW75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M. Gasol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Oliver-Sola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Huelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.04.075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04783004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlesinger-Martinat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Sansa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Steinbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03286408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nihouarn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gresset-Bourgeois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villanueva-Rey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K Herbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01830670v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6_53" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cu&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02589-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Oberbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand-Lasserre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04479" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campos-Carriedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Iribarren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02413-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04262595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04084122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sempreviva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Philipp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourcassier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Londa Schiebinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2022.100096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03270648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Montazeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Eckelman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.339" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. de Vree" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouke Bosma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Barbosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D Ledda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Bisio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica D Perino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Soh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Zimmerman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1649" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B91QBH8F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Jeffryes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros N. Agathos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rorrer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.B van Boxtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breitmayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Slegers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.01.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Balboa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Dominguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.03.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabriela Ulloa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sineiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanye-Mengual" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia Lozano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mchugh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Allewaert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Verween" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Murray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Moane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beletskaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.03.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWX6KW75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M. Gasol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Oliver-Sola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Huelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.04.075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04783004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlesinger-Martinat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Sansa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Steinbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03286408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nihouarn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gresset-Bourgeois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682218v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villanueva-Rey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K Herbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01830670v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6_53" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>