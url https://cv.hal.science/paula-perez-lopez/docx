--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paula Perez-Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Pérez-López is an Associate Research Scientist at the Centre O.I.E. (Observation, Impacts, Energie) of MINES ParisTech, in Sophia Antipolis (France). She holds a PhD in Chemical and Environmental Engineering from the University of Santiago de Compostela, in Spain (2015). Her research areas include the development and application of Life Cycle Assessment methodology for the evaluation of renewable energy technologies (photovoltaics, wind power, biomass, geothermal energy…), as well as the production of biologically active molecules and biofuels by marine organisms, and the transport sector. She has collaborated as a visiting researcher at several international universities and research centers including the Algae Production And Research Center – AlgaePARC – at Wageningen University (The Netherlands), Northeastern University in Boston (MA, United States) and the Limerick Institute of Technology (Ireland).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID LCA: a methodological approach to consider the effects of disaster risks in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cué González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1-3), pp.21. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-026-02589-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental impacts of perovskite/silicon tandem and silicon heterojunction photovoltaic modules using a parameterised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.100388. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting outcomes of life cycle costing to conduct coherent screening social life cycle assessments of emerging systems: a case study of microalgae biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Zebian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina González-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02427-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Agrivoltaism Environmentally Beneficial? A Consequential LCA and Scenario Discovery Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand-Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (23), pp.11540-11550. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric life cycle framework to promote sustainable-by-design product development: Application to a hydrogen production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Campos-Carriedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Iribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 469, pp.143129. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collision impact indicator to integrate in the life cycle assessment of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective trajectories: A parametric approach for tailor‐made inventories and its computational implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianka Shoai-Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open‐source parameterized life cycle model to assess the environmental performance of silicon‐based photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Taxonomy and Metadata to Support Renewable Energy Digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menstrual products: A comparable Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourcassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londa Schiebinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100096. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2022.100096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Harmonised Geothermal Life Cycle Assessment Guidelines to the Rittershoffen Geothermal Heat Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3820. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainties to the combined environmental and economic assessment of algal biorefineries: A Monte Carlo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 626, pp.762 - 775. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment of real pilot reactors for microalgae cultivation in different seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen H. de Vree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouke Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.1151-1164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of in situ mariculture in the Mediterranean Sea for the production of bioactive compounds from the sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica D Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (Part 4), pp.4356-4368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent life cycle assessment of microalgal biorefinery co-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.409-421. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbb.1649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle optimization of essential terpene oils produced by the macroalga Ochtodes secundiramea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Rorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542 (Part A), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of optimized process design to advance LCA performance of algae production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.B van Boxtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Breitmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Slegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.1122-1127. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental assessment of valorization strategies of the invasive macroalgae Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Balboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of bioactive compounds from Tetraselmis suecica at pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gabriela Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.323-331. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐designing the use phase of products in sustainable manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanye-Mengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of the red antioxidant carotenoid astaxanthin by microalgae: from lab to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.332-344. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of eicosapentaenoic acid production by Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Allewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Verween</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 466-467, pp.991-1002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of biologically active molecules of marine based origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Moane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Beletskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.839-850. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from Spanish motorway transport: Key aspects and mitigation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles M. Gasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Oliver-Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagrario Huelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.705-713. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.04.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Characterisation in Prospective LCA: Reliability of Pedigree Matrix Approach to Characterise Foreground Inputs’ Uncertainty – A Case Study for Emerging Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating simplified and accurate models to assess the Environmental impact of Perovskite/Silicon Tandem Modules by parametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the sustainability conditions for future Agrivoltaic deployment via parameterized LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Motors: A Parametrized Life Cycle Inventory Model Bolstered by Interdisciplinary Primary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Life Cycle Inventories of Offshore Wind Farms Computed With Limited and Flexible Input Data for Multiple User Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of Hydrogen Production via Electrolysis: The Role of Background and Foreground Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Recycling in Life Cycle Assessment of Perovskite/Silicon Tandem Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. pp.14, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of social impacts: towards a consolidated method for a representative social impact prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Social Life Cycle Assessment Conference (S-LCA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Environmental Impacts of Hydrogen Production Scenarios Considering the Evolution of the Future French Electricity Supply Mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nihouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gresset-Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of blue biotechnology processes: addressing environmental, social and economic dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying environmental impacts associated to sodium alginate extraction from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villanueva-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen K Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of French electricity scenarios by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durée de vie en fretting de monobrins en cuivre émaillé pour machines électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paramaterized model for the evaluation of marine operations' impacts during the installation stage of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of SETAC ( Society of Environmental Toxicology and Chemistry )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Social Life Cycle Assessment of Energy Systems: case study on offshore wind farms from companies’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of offshore wind projects: Beyond potential impact on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergy 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of Blue Biotechnology Processes: Addressing Environmental, Social and Economic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Benetto, Kilian Gericke, Mélanie Guito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.475-486, 2018, 978-3-319-66980-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Paula Perez-Lopez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Pérez-López is an Associate Research Scientist at the Centre O.I.E. (Observation, Impacts, Energie) of MINES ParisTech, in Sophia Antipolis (France). She holds a PhD in Chemical and Environmental Engineering from the University of Santiago de Compostela, in Spain (2015). Her research areas include the development and application of Life Cycle Assessment methodology for the evaluation of renewable energy technologies (photovoltaics, wind power, biomass, geothermal energy…), as well as the production of biologically active molecules and biofuels by marine organisms, and the transport sector. She has collaborated as a visiting researcher at several international universities and research centers including the Algae Production And Research Center – AlgaePARC – at Wageningen University (The Netherlands), Northeastern University in Boston (MA, United States) and the Limerick Institute of Technology (Ireland).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRUID LCA: a methodological approach to consider the effects of disaster risks in life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cué González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1-3), pp.21. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-026-02589-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the environmental impacts of perovskite/silicon tandem and silicon heterojunction photovoltaic modules using a parameterised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.100388. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed and simplified parameterized LCA models for Early-Stage Energy Projects: A Microalgae-Based Biogas Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100384. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2025.100384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting outcomes of life cycle costing to conduct coherent screening social life cycle assessments of emerging systems: a case study of microalgae biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Zebian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina González-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02427-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Agrivoltaism Environmentally Beneficial? A Consequential LCA and Scenario Discovery Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand-Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (23), pp.11540-11550. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c04479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric life cycle framework to promote sustainable-by-design product development: Application to a hydrogen production technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Campos-Carriedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Iribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 469, pp.143129. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.143129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collision impact indicator to integrate in the life cycle assessment of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Araignous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-024-02413-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of social impact subcategories: towards a systematic approach for enhanced stakeholders’ representativeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ranchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-023-02275-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective trajectories: A parametric approach for tailor‐made inventories and its computational implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianka Shoai-Tehrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open‐source parameterized life cycle model to assess the environmental performance of silicon‐based photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic Taxonomy and Metadata to Support Renewable Energy Digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Sempreviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Philipp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9531. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menstrual products: A comparable Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourcassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Londa Schiebinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Environmental Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.100096. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cesys.2022.100096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step-by-step social life cycle assessment framework: a participatory approach for the identification and prioritization of impact subcategories applied to mobility scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01988-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Far Can Life Cycle Assessment Be Simplified? A Protocol to Generate Simple and Accurate Models for the Assessment of Energy Systems and Its Application to Heat Production from Enhanced Geothermal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (11), pp.7571-7582. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.0c06751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Harmonised Geothermal Life Cycle Assessment Guidelines to the Rittershoffen Geothermal Heat Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3820. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lca_algebraic: a library bringing symbolic calculus to LCA for comprehensive sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-021-01993-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of LCA Guidelines in the Geothermal Sector to Enhance Result Comparability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Laura Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mendecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (14), pp.3534. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13143534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐specific life cycle assessment of a pilot floating offshore wind farm based on suppliers’ data and geo‐located wind data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur‐vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubranna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (1), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring technologically, temporally and geographically-sensitive life cycle inventories for wind turbines: A parameterized model for Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.1238-1250. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past, present and future environmental footprint of the Danish wind turbine fleet with LCA_WIND_DK, an online interactive platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.274-288. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating uncertainties to the combined environmental and economic assessment of algal biorefineries: A Monte Carlo approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 626, pp.762 - 775. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVI-PV: an interactive Web Client for multi-criteria life cycle assessment of photovoltaic systems worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Key Papers from EU PVSEC 2016, 25 (7), pp.484-498. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.2841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis as a support for the generation of simplified building stock energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149, pp.368 - 383. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of emerging technologies: addressing high uncertainty on inputs' variability when performing global sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 578, pp.268-280. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative life cycle assessment of real pilot reactors for microalgae cultivation in different seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen H. de Vree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouke Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 205, pp.1151-1164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.08.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of in situ mariculture in the Mediterranean Sea for the production of bioactive compounds from the sponge Sarcotragus spinosulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio D Ledda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela D Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica D Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (Part 4), pp.4356-4368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent life cycle assessment of microalgal biorefinery co-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdokht Montazeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie B Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.409-421. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbb.1649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental life cycle optimization of essential terpene oils produced by the macroalga Ochtodes secundiramea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Rorrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542 (Part A), pp.292-305. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of optimized process design to advance LCA performance of algae production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.B van Boxtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Breitmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Slegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.1122-1127. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental solutions for the sustainable production of bioactive natural products from the marine sponge Crambe crambe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ternon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Genta-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 475, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.12.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental assessment of valorization strategies of the invasive macroalgae Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena M. Balboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of bioactive compounds from Tetraselmis suecica at pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gabriela Ulloa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sineiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.323-331. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐designing the use phase of products in sustainable manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Sanye-Mengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Garcia Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jiec.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of the production of the red antioxidant carotenoid astaxanthin by microalgae: from lab to pilot scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayton Jeffryes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros N. Agathos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Mchugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.332-344. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of eicosapentaenoic acid production by Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Allewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Verween</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 466-467, pp.991-1002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of biologically active molecules of marine based origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siobhan Moane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Beletskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier P. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (6), pp.839-850. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2013.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from Spanish motorway transport: Key aspects and mitigation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles M. Gasol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Oliver-Sola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagrario Huelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60, pp.705-713. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.04.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Characterisation in Prospective LCA: Reliability of Pedigree Matrix Approach to Characterise Foreground Inputs’ Uncertainty – A Case Study for Emerging Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating simplified and accurate models to assess the Environmental impact of Perovskite/Silicon Tandem Modules by parametric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the sustainability conditions for future Agrivoltaic deployment via parameterized LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Motors: A Parametrized Life Cycle Inventory Model Bolstered by Interdisciplinary Primary Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Life Cycle Inventories of Offshore Wind Farms Computed With Limited and Flexible Input Data for Multiple User Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the environmental consequences of the evolution of the risk of extreme natural events on a PV installation: A morphological analysis-based prospective method applied to life cycle assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC: 41st European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of Hydrogen Production via Electrolysis: The Role of Background and Foreground Electricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Recycling in Life Cycle Assessment of Perovskite/Silicon Tandem Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Oberbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lisbonne, Portugal. pp.14, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to account for natural hazards in the Life Cycle Assessment of the energy production sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cue González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scope social life cycle impact assessment: application to offshore wind energy sector in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic LCA modelling of microalgae-based energy production systems to consider inherent process variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriamahefasoa Rajaonison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gabriel Acién Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nordio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sánchez-Zurano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Life Cycle Management (LCM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchy of social impacts: towards a consolidated method for a representative social impact prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Social Life Cycle Assessment Conference (S-LCA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Conjoint Analysis for the Life Cycle Sustainability Assessment of electric mobility scenarios with a user perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Finkbeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Chesnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Parameterized Models for a Multi-Criteria Environmental Impact Assessment of Four Types of Geothermal Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Damen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafþór Aegir Sigurjonsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Geothermal Congress 2020+1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Environmental Impacts of Hydrogen Production Scenarios Considering the Evolution of the Future French Electricity Supply Mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nihouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gresset-Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impacts of Geothermal, Natural Gas and Biomass Used for Heat Generation at a Starch Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douziech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Geoscience &amp; Engineering in Energy Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202021055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring complementarity of Life Cycle Thinking and Landscape & Urban Planning towards sustainable urban co-design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Masafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bertho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomene Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 30th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameterized model for the estimation of life cycle environmental impacts of crystalline PV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scarlett Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Payeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geolocated Life Cycle Assessment models to evaluate the environmental performance of emerging renewable energy technologies: Application to floating offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the temporal fluctuation of renewable energy production when assessing their environmental impacts with LCA: combining wind power with power-to-gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Life Cycle Management (LCM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCM Conference Series, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining region-specific supply chains with geo-located PV electricity production for Life Cycle Assessment of worldwide crystalline silicon photovoltaic systems in ENVI-PV 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Frischknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Stolz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC), Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated sustainability assessment of electric mobility scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA_WIND_DK: temporally, geographically and technologically-sensitive life cycle inventories for the Danish wind turbine fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability assessment of blue biotechnology processes: addressing environmental, social and economic dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis in LCA of emerging technologies: Accounting for inputs’ variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Lacirignola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 2017 - 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of prospective energy scenarios for 2030 in an insular context: Guadeloupe case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying environmental impacts associated to sodium alginate extraction from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Villanueva-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen K Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCM 2017 (8th international conference on Life Cycle Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standard and interoperable approach for supporting the dissemination of environmental life cycle assessment results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Web-Service for Environmental Multi-Criteria Life Cycle Assessment of Photovoltaic Systems Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gschwind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC) Jun 2016, Munich, Germany. pp.2869 - 2873 - ISBN 3-936338-41-8, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/EUPVSEC20162016-7DO.13.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing high variability in LCA with Global Sensitivity Assessment: from a single parameterized model to multi-parameterized clustered models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mastrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Benetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SETAC Europe LCA Case Study Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Life Cycle Assessment of French electricity scenarios by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergie entre l'analyse du cycle de vie et la mécanique pour une conception optimisée des machine électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durée de vie en fretting de monobrins en cuivre émaillé pour machines électriques tournantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paramaterized model for the evaluation of marine operations' impacts during the installation stage of offshore wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Meeting of SETAC ( Society of Environmental Toxicology and Chemistry )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Social Life Cycle Assessment of Energy Systems: case study on offshore wind farms from companies’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of offshore wind projects: Beyond potential impact on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Sansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pérez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Douziech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergy 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for the Temporal Fluctuation of Wind Power Production When Assessing Their Environmental Impacts with LCA: Combining Wind Power with Power-to-Gas in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milien Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a Sustainable Future - Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.87-96, 2022, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77127-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Assessment of Blue Biotechnology Processes: Addressing Environmental, Social and Economic Dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Perez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo D Feijoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teresa Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrico Benetto, Kilian Gericke, Mélanie Guito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.475-486, 2018, 978-3-319-66980-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise El Ahmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot M.I.N.E.S. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04645366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId270"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cu&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02589-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Oberbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand-Lasserre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04479" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campos-Carriedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Iribarren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02413-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04262595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04084122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sempreviva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Philipp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourcassier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Londa Schiebinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2022.100096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03270648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133820" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Montazeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Eckelman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.339" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. de Vree" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouke Bosma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Barbosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D Ledda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Bisio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica D Perino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Soh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Zimmerman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1649" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B91QBH8F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Jeffryes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros N. Agathos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rorrer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.B van Boxtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breitmayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Slegers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.01.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Balboa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Dominguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.03.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabriela Ulloa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sineiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanye-Mengual" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia Lozano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mchugh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Allewaert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Verween" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Murray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Moane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beletskaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.03.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWX6KW75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M. Gasol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Oliver-Sola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Huelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.04.075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04783004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlesinger-Martinat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Sansa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Steinbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03286408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nihouarn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gresset-Bourgeois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682218v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villanueva-Rey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K Herbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01830670v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6_53" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cu&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gschwind" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-026-02589-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443793v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Oberbeck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Serrano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand-Lasserre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douziech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04479" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04681076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Campos-Carriedo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Iribarren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04843676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Quillien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02413-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04427368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ranchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-023-02275-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04262595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Besseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianka Shoai-Tehrani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.13432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04084122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Tannous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908567v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Sempreviva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Philipp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferriere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03922055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourcassier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Londa Schiebinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2022.100096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03440034v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01988-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236603v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c06751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03270648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tosti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Ferrara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Parisi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03439675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-021-01993-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mendecka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13143534" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02476411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Poujol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur&#8208;vernat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubranna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12989" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01876984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sacchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02130055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.03.030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdokht Montazeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo D Feijoo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Moreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Eckelman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.339" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01407494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Frischknecht" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stolz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2841" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01564749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mastrucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Benetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Leopold" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.05.022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lacirignola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. de Vree" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouke Bosma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Barbosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.08.102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436090v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio D Ledda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela D Bisio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica D Perino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Soh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B Zimmerman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1649" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B91QBH8F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayton Jeffryes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros N. Agathos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Feijoo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Rorrer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284805v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.B van Boxtel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Breitmayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Slegers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.01.036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284801v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ternon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.12.068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena M. Balboa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia Dominguez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.03.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gabriela Ulloa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sineiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.028" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanye-Mengual" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Garcia Lozano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12161" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mchugh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Allewaert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Verween" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. Murray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Moane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Beletskaya" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P. Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2013.03.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWX6KW75-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M. Gasol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Oliver-Sola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagrario Huelin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.04.075" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04783004v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712207v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlesinger-Martinat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Sansa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04712273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cue Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782989v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Steinbach" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaussier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336297v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336231v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04336251v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gabriel Aci&#233;n Fernandez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nordio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S&#225;nchez-Zurano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287313v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Berger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Finkbeiner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03616551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Damen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haf&#254;&#243;r Aegir Sigurjonsson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03286408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nihouarn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gresset-Bourgeois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03184657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douziech" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ravier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202021055" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02913782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Masafont" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Baronnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bertho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philomene Blot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417266v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Payeur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubrana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417295v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milien Dhorne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417258v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mehl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02312348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01869444v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686058v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01682195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villanueva-Rey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen K Herbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447628v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;nard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01398099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20162016-7DO.13.4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312242v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329931v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77127-0_8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01830670v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6_53" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>