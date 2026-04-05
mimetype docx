--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -151,51 +151,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cotton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Policy Brief n° 88</w:t>
+              <w:t xml:space="preserve">LIEPP Policy Brief n° 87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>