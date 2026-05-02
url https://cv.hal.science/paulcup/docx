--- v0 (2026-03-07)
+++ v1 (2026-05-02)
@@ -2135,499 +2135,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fourier homogenization for elastic wave propagation in complex media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of seismic anisotropy on the cross correlation tensor: numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Zhao</w:t>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201 (2), pp.595-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275464v1</w:t>
+                <w:t xml:space="preserve">hal-01284131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of seismic anisotropy on the cross correlation tensor: numerical investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Roux</w:t>
+                <w:t xml:space="preserve">Fast Fourier homogenization for elastic wave propagation in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 201 (2), pp.595-604. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.170-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284131v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric expression of geological units in central and eastern North America from full waveform tomography</w:t>
+                <w:t xml:space="preserve">On the numerical implementation of time-reversal mirrors for tomographic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+                <w:t xml:space="preserve">Yder J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.057⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (3), pp.1580-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304935v1</w:t>
+                <w:t xml:space="preserve">insu-01397298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical implementation of time-reversal mirrors for tomographic imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric expression of geological units in central and eastern North America from full waveform tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yder J. Masson</w:t>
+                <w:t xml:space="preserve">Scott French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196 (3), pp.1580-1599. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 402 (SI), pp.176-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01397298v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep structure of the North Anatolian Fault Zone</w:t>
               </w:r>
@@ -2887,369 +2887,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one-bit noise correlation: a theory based on the concepts of coherent and incoherent noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards improving ambient noise tomography using simultaneously curvelet denoising filters and SEM simulations of seismic ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cupillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 184 (3), pp.1397-1414. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (8-9), pp.591-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04923.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812593v1</w:t>
+                <w:t xml:space="preserve">hal-00730911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RegSEM: a versatile code based on the spectral element method to compute seismic wave propagation at the regional scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The one-bit noise correlation: a theory based on the concepts of coherent and incoherent noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 188 (3), pp.1203 - 1220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05311.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 184 (3), pp.1397-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04923.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01399964v1</w:t>
+                <w:t xml:space="preserve">hal-00812593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving ambient noise tomography using simultaneously curvelet denoising filters and SEM simulations of seismic ambient noise</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RegSEM: a versatile code based on the spectral element method to compute seismic wave propagation at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geatano Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 343 (8-9), pp.591-599. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 188 (3), pp.1203 - 1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05311.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730911v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the amplitude of surface waves obtained by noise correlation and the capability to recover the attenuation: a numerical approach</w:t>
               </w:r>
@@ -3486,226 +3486,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying fault-related uncertainty with inverse homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giusi Ruggiero</w:t>
+                <w:t xml:space="preserve">PEGGHy - Platform for Experimental Geophysics, Geotechnics and Hydrogeology of the Graduate School of Geological Engineering, Nancy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Geotechnical Engineering Education 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TC306 - ISSMGE, Jul 2025, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087354v1</w:t>
+                <w:t xml:space="preserve">hal-05215177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEGGHy - Platform for Experimental Geophysics, Geotechnics and Hydrogeology of the Graduate School of Geological Engineering, Nancy, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Sausse</w:t>
+                <w:t xml:space="preserve">Quantifying fault-related uncertainty with inverse homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Abdallah</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geotechnical Engineering Education 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215177v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Fault-Related Uncertainty in Full Waveform Inversion with Inverse Homogenization</w:t>
               </w:r>
@@ -3903,51 +3903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGGHy: a controlled geological environment to challenge modelling and imaging methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. pp.659400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4208,256 +4208,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed analysis of body waves simulated in homogenized media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Downscaling Inversion for Structural Uncertainty Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zakari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSA Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third EAGE Conference on Seismic Inversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202438042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684860v1</w:t>
+                <w:t xml:space="preserve">hal-04771912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Downscaling Inversion for Structural Uncertainty Quantification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A detailed analysis of body waves simulated in homogenized media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Caumon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wim A. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third EAGE Conference on Seismic Inversion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seismological Society of America, May 2024, Anchorage (AK), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771912v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of basin site effect in homogenized media: first results</w:t>
               </w:r>
@@ -4676,51 +4676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order homogenization for simulating local effects of small-scale structures on seismic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim A. Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4964,230 +4964,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of time reversal simulation in a homogenized velocity model: case of Groningen gas field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Renat</w:t>
+                <w:t xml:space="preserve">Local 3D meshed geomodel updating: geometry and topology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t>
+              <w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913593v1</w:t>
+                <w:t xml:space="preserve">hal-03913600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local 3D meshed geomodel updating: geometry and topology.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Pellerin</w:t>
+                <w:t xml:space="preserve">Application of time reversal simulation in a homogenized velocity model: case of Groningen gas field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Renat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t>
+              <w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913600v1</w:t>
+                <w:t xml:space="preserve">hal-03913593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative inversion scheme to reconcile implicit geological models and geometric geophysical inverse problems</w:t>
               </w:r>
@@ -5610,51 +5610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Apparent Anisotropy of the SEG-EAGE Overthrust Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim A. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5857,51 +5857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale-induced anisotropy of a 3D subsurface model: quantitative analysis and numerical simulations of waves within</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim A. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeste Irakarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Irakarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6500,801 +6500,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Inverse Method to Estimate Virgin Stress State in Reservoirs and Overburden</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance and Convergence of the Non-periodic Homogenization for the 3D Elastic Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700935⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875106v1</w:t>
+                <w:t xml:space="preserve">hal-01875105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Convergence of the Non-periodic Homogenization for the 3D Elastic Wave Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated Inverse Method to Estimate Virgin Stress State in Reservoirs and Overburden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875105v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Fault Uncertainty Using Vertical Seismic Profiling Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-periodic homogenization for the elastic wave equation in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th EAGE Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356330v1</w:t>
+                <w:t xml:space="preserve">hal-02898266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-periodic homogenization for the elastic wave equation in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress Estimation in Reservoirs by a Stochastic Inverse Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ming Zhao</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on In-Situ Rock Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898266v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Estimation in Reservoirs by a Stochastic Inverse Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Giot</w:t>
+                <w:t xml:space="preserve">Reduction of Fault Uncertainty Using Vertical Seismic Profiling Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeste Irakarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thore</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on In-Situ Rock Stress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">78th EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201600681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868457v1</w:t>
+                <w:t xml:space="preserve">hal-01356330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental scale waveform tomography using both global and regional data: Application to the North American craton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Clouzet</w:t>
+                <w:t xml:space="preserve">Could faults be modelled with elastic materials ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The Geology of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654129v1</w:t>
+                <w:t xml:space="preserve">hal-01867000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could faults be modelled with elastic materials ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Giot</w:t>
+                <w:t xml:space="preserve">Continental scale waveform tomography using both global and regional data: Application to the North American craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yder J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geology of Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867000v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of 3d geological models for seismic wave propagation</w:t>
               </w:r>
@@ -7574,51 +7574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8034,696 +8034,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the North Anatolian Fault Zone with multi-scale full waveform inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Trampert</w:t>
+                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Zaccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tuncay Taymaz</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851057v1</w:t>
+                <w:t xml:space="preserve">hal-01851056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Saade</w:t>
+                <w:t xml:space="preserve">Non-linear inversions for the origin of ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shravan M. Hanasoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851056v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear inversions for the origin of ambient noise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling small heterogeneities for seismic wave propagation in 3D complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031110v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to separate intrinsic and artificial anisotropy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gael Burgos</w:t>
+                <w:t xml:space="preserve">Non-linear iterative inversions for the distribution of noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shravan M. Hanasoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898351v1</w:t>
+                <w:t xml:space="preserve">hal-01851055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling small heterogeneities for seismic wave propagation in 3D complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to separate intrinsic and artificial anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031688v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear iterative inversions for the distribution of noise sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+                <w:t xml:space="preserve">Imaging the North Anatolian Fault Zone with multi-scale full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdinc Saygin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuncay Taymaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851055v1</w:t>
+                <w:t xml:space="preserve">hal-01851057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneities and Anisotropy in the Earth</w:t>
               </w:r>
@@ -8778,64 +8778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Upper Mantle Structure in the North American continent using Spectral Element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaiyu Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9175,64 +9175,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RegSEM, a flexible regional Spectral Element code: application to continental scale problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaiyu Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9313,51 +9313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9382,90 +9382,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining the cratonic upper mantle: modeling North American upper mantle and crustal structure using the Spectral Element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaiyu Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9516,51 +9516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9745,51 +9745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alen Mcnamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Wenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9948,51 +9948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10112,90 +10112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Spectral Element Method simulations of the seismic response of Caracas (Venezuela) basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10214,463 +10214,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Element Simulation of Green Functions Obtained by Correlation of Ambient Seismic Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements in mode-based waveform modeling and application to Eurasian velocity structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahyi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851039v1</w:t>
+                <w:t xml:space="preserve">hal-01851040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spectral Element Method Simulations of the Seismic Response in the Caracas Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">3D Spectral Element Method simulations of the seismic response in complex media: application to the Caracas valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on the Effects of Surface Geology on Seismic Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.512-522</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851018v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in mode-based waveform modeling and application to Eurasian velocity structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+                <w:t xml:space="preserve">3D Spectral Element Method Simulations of the Seismic Response in the Caracas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Third International Symposium on the Effects of Surface Geology on Seismic Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.512-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851040v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spectral Element Method simulations of the seismic response in complex media: application to the Caracas valley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Element Simulation of Green Functions Obtained by Correlation of Ambient Seismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851041v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition zone structure of California from Ps converted waves</w:t>
               </w:r>
@@ -10904,51 +10904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving archeological interpretation of geophysical data using 3D geomodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11455,51 +11455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Ruggiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pirot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Portes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rapenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.105946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-63-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Schuh-Senlis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-945-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas D de Basabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1168678" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Legentil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.105013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Renat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244537v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01607-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1909-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sava" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0128.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.12.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Philip van Herwaarden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Afanasiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul&#279; Simut&#279;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Krischer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazuyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.12.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Montagner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott French" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.057" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder J. Masson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt459" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saygin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cupillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0MK3JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04923.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delavaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Burgos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geatano Festa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05311.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730911v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04586.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01348835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ritsema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stixrude" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25428A.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19393" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Rashidifard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEM2024-042.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruggiero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202438042" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210522" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913593v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913600v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/admos.2021.077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibourichene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011943" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202010733" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898294v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tinard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irakarama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sava" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700536" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raguenel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17791860.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875106v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazuyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thore" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700935" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700524" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600681" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thore" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654129v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5907841.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085333v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Saygin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Trampert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031110v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan M. Hanasoge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851055v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851049v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P Capdeville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Cottaar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Mcnamara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Wenk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900228v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimin Cao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851039v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851018v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851040v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panning" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahyi Kim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851041v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Ritsema" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Goes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lithgow-Bertelloni C." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stixrude L." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Singh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2020.07.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01348841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zunino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mosegaard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118929063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Ruggiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pirot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Portes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rapenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.105946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-63-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Schuh-Senlis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-945-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas D de Basabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1168678" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Legentil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.105013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Renat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244537v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01607-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1909-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sava" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0128.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.12.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Philip van Herwaarden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Afanasiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul&#279; Simut&#279;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Krischer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazuyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Montagner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.12.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder J. Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott French" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saygin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cupillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0MK3JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04923.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delavaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Burgos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geatano Festa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05311.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04586.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01348835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ritsema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stixrude" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25428A.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19393" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Rashidifard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEM2024-042.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771912v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruggiero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202438042" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210522" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/admos.2021.077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibourichene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011943" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202010733" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898294v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tinard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irakarama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sava" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700536" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raguenel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17791860.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700524" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazuyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thore" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700935" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600681" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5907841.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085333v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Saygin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Trampert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan M. Hanasoge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851049v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P Capdeville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Cottaar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Mcnamara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Wenk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900228v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimin Cao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851040v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panning" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahyi Kim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Ritsema" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Goes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lithgow-Bertelloni C." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stixrude L." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Singh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2020.07.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01348841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zunino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mosegaard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118929063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>