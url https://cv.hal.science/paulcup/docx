--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -204,3271 +204,3271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pseudo trans-dimensional 3d geometrical inversion: a proof of concept using gravity data</w:t>
+                <w:t xml:space="preserve">Quadrangular adaptive mesh for elastic wave simulation in smooth anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Giraud</w:t>
+                <w:t xml:space="preserve">Marius Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaliy Ogarko</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf501⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2025.105946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05432366v1</w:t>
+                <w:t xml:space="preserve">hal-05141647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrangular adaptive mesh for elastic wave simulation in smooth anisotropic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pseudo trans-dimensional 3d geometrical inversion: a proof of concept using gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy Ogarko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Rapenne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+                <w:t xml:space="preserve">Guillaume Pirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gouache</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonardo Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 203, pp.105946. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 244 (3), pp.ggaf501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2025.105946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141647v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05432366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geologically constrained geometry inversion and null-space navigation to explore alternative geological scenarios: a case study in the Western Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Giraud</w:t>
+                <w:t xml:space="preserve">Mary Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy Ogarko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachlan Grose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 239 (3), pp.1359-1379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggae192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of automatic implicit geological modelling in deterministic geophysical inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachlan Grose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaliy Ogarko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.63-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-15-63-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does it take to restore geological models with “natural” boundary conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Schuh-Senlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (8), pp.945-964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-15-945-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Applications of wave propagation simulation in complex geological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas D de Basabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1168678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2023.1168678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of geometric model simplifications on wave propagation—application to ground motion simulation in the lower Var valley basin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing scenarios on geological models: Local interface insertion in a 2D mesh and its impact on seismic wave simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Anquez</w:t>
+                <w:t xml:space="preserve">Jeanne Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">Algiane Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 229 (1), pp.110-137. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.105013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2021.105013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578537v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing scenarios on geological models: Local interface insertion in a 2D mesh and its impact on seismic wave simulation</w:t>
+                <w:t xml:space="preserve">Interpretation of time reversal focal spots based on point-source homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Legentil</w:t>
+                <w:t xml:space="preserve">Zoé Renat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Pellerin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2021.105013⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231 (3), pp.1653-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602649v1</w:t>
+                <w:t xml:space="preserve">insu-03779249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of time reversal focal spots based on point-source homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of geometric model simplifications on wave propagation—application to ground motion simulation in the lower Var valley basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Renat</w:t>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 231 (3), pp.1653-1671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac275⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 229 (1), pp.110-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03779249v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single pass computation of first seismic wave travel time in three dimensional heterogeneous media with general anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Desquilbet</w:t>
+                <w:t xml:space="preserve">Jian Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mirebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 89, pp.Article 23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10915-021-01607-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244537v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the application of Stokes flow equations to structural restoration simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchior Schuh-Senlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Thieulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (5), pp.1909-1930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-11-1909-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraising structural interpretations using seismic data—theoretical elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeste Irakarama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeste Irakarama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+                <w:t xml:space="preserve">Paul Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (2), pp.N29-N40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/geo2018-0128.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic correction and simplification of geological maps and cross-sections for numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Anquez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeste Irakarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351 (1), pp.48-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Collaborative Seismic Earth Model: Generation 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-periodic homogenization of 3-D elastic media for the seismic wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL077338⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213 (2), pp.983-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851031v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-periodic homogenization of 3-D elastic media for the seismic wave equation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Collaborative Seismic Earth Model: Generation 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Philip van Herwaarden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Afanasiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulė Simutė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lion Krischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy032⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (9), pp.4007-4016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL077338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850971v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress estimation in reservoirs using an integrated inverse method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Giot</w:t>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114, pp.30 - 40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of seismic anisotropy on the cross correlation tensor: numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saade</w:t>
+                <w:t xml:space="preserve">J. P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Montagner</w:t>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 201 (2), pp.595-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggu470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fourier homogenization for elastic wave propagation in complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54, pp.170-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical implementation of time-reversal mirrors for tomographic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yder J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 196 (3), pp.1580-1599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggt459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01397298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric expression of geological units in central and eastern North America from full waveform tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Scott French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 402 (SI), pp.176-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep structure of the North Anatolian Fault Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fichtner</w:t>
+                <w:t xml:space="preserve">E. Saygin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saygin</w:t>
+                <w:t xml:space="preserve">T. Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Taymaz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 373, pp.109-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fichtner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Cupillard</w:t>
+                <w:t xml:space="preserve">E. Saygin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194 (1), pp.534-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggt118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving ambient noise tomography using simultaneously curvelet denoising filters and SEM simulations of seismic ambient noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 343 (8-9), pp.591-599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2011.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The one-bit noise correlation: a theory based on the concepts of coherent and incoherent noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 184 (3), pp.1397-1414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04923.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RegSEM: a versatile code based on the spectral element method to compute seismic wave propagation at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Delavaud</w:t>
+                <w:t xml:space="preserve">Gaël Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Burgos</w:t>
+                <w:t xml:space="preserve">Geatano Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 188 (3), pp.1203 - 1220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05311.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01399964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the amplitude of surface waves obtained by noise correlation and the capability to recover the attenuation: a numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181 (3), pp.1687-1700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04586.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint mineral physics and seismic wave traveltime analysis of upper mantle temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ritsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ritsema</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">B. Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tauzin</w:t>
+                <w:t xml:space="preserve">Wei-Jiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stixrude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37, pp.363-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G25428A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3478,146 +3478,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGGHy - Platform for Experimental Geophysics, Geotechnics and Hydrogeology of the Graduate School of Geological Engineering, Nancy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Geotechnical Engineering Education 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TC306 - ISSMGE, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying fault-related uncertainty with inverse homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusi Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3636,92 +3636,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-19393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Fault-Related Uncertainty in Full Waveform Inversion with Inverse Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusi Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3740,92 +3740,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.2025101301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d'incertitudes structurales par homogénéisation inverse d'images FWI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusi Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3854,1050 +3854,1063 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.659427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGGHy: a controlled geological environment to challenge modelling and imaging methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. pp.659400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transdimensional geometrical inversion: Application to undercover imaging using gravity data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Giraud</w:t>
+                <w:t xml:space="preserve">2D Downscaling Inversion for Structural Uncertainty Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruggiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahtab Rashidifard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Gravity, Electrical &amp; Magnetic Methods and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Shenzhen, China. pp.167-170, </w:t>
+              <w:t xml:space="preserve">Third EAGE Conference on Seismic Inversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEM2024-042.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202438042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685011v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrangular adaptive mesh for elastic wave simulation in smooth anisotropic media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A detailed analysis of body waves simulated in homogenized media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim A. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Anchorage (AK), United States. pp.23</w:t>
+              <w:t xml:space="preserve">, Seismological Society of America, May 2024, Anchorage (AK), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684837v1</w:t>
+                <w:t xml:space="preserve">hal-04684860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Downscaling Inversion for Structural Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Ruggiero</w:t>
+                <w:t xml:space="preserve">Quadrangular adaptive mesh for elastic wave simulation in smooth anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Caumon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third EAGE Conference on Seismic Inversion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Anchorage (AK), United States. pp.23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771912v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed analysis of body waves simulated in homogenized media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of basin site effect in homogenized media: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Seismological Society of America, May 2024, Anchorage (AK), United States</w:t>
+              <w:t xml:space="preserve">, May 2024, Anchorage (AK), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684860v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of basin site effect in homogenized media: first results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local geological changes and simplicial remeshing for wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Anchorage (AK), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684841v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local geological changes and simplicial remeshing for wave propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
+                <w:t xml:space="preserve">Transdimensional geometrical inversion: Application to undercover imaging using gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Rashidifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaliy Ogarko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Glinsky</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Grose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSA Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Gravity, Electrical &amp; Magnetic Methods and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Shenzhen, China. pp.167-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEM2024-042.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684863v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order homogenization for simulating local effects of small-scale structures on seismic waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local 3D meshed geomodel updating: geometry and topology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wim A. Mulder</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913613v1</w:t>
+                <w:t xml:space="preserve">hal-03913600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadrangular adaptive meshing for wave simulation in homogenized media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Rapenne</w:t>
+                <w:t xml:space="preserve">Application of time reversal simulation in a homogenized velocity model: case of Groningen gas field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Renat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t>
+              <w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913595v1</w:t>
+                <w:t xml:space="preserve">hal-03913593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Inversion Coupled with Automated Geological Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,1606 +4977,1593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local 3D meshed geomodel updating: geometry and topology.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Pellerin</w:t>
+                <w:t xml:space="preserve">An iterative inversion scheme to reconcile implicit geological models and geometric geophysical inverse problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Grose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913600v1</w:t>
+                <w:t xml:space="preserve">hal-03913603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of time reversal simulation in a homogenized velocity model: case of Groningen gas field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order homogenization for simulating local effects of small-scale structures on seismic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim A. Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Conference of the IAMG</w:t>
+              <w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913593v1</w:t>
+                <w:t xml:space="preserve">hal-03913613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative inversion scheme to reconcile implicit geological models and geometric geophysical inverse problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Giraud</w:t>
+                <w:t xml:space="preserve">Quadrangular adaptive meshing for wave simulation in homogenized media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Annual Conference of the IAMG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913603v1</w:t>
+                <w:t xml:space="preserve">hal-03913595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the focal spot obtained with time reversal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Renat</w:t>
+                <w:t xml:space="preserve">Investigating the Effective Properties of Multiscale Fractured Media Using Non-Periodic Homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ibourichene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Amsterdam, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202011943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602667v1</w:t>
+                <w:t xml:space="preserve">hal-03361407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing scenarios on geological models: local interface insertion in a 2D mesh and its impact on seismic save simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Sweden. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/admos.2021.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Effective Properties of Multiscale Fractured Media Using Non-Periodic Homogenization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ibourichene</w:t>
+                <w:t xml:space="preserve">Interpretation of the focal spot obtained with time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Renat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202011943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03361407v1</w:t>
+                <w:t xml:space="preserve">hal-03602667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Apparent Anisotropy of the SEG-EAGE Overthrust Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Restoration of Geological Structures with Viscous Stokes Flow - Principle and First Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schuh-Senlis Melchior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Thieulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202011955⟩</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202010733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031645v1</w:t>
+                <w:t xml:space="preserve">hal-03084331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Restoration of Geological Structures with Viscous Stokes Flow - Principle and First Results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Apparent Anisotropy of the SEG-EAGE Overthrust Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim A. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202010733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202011955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084331v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale-induced anisotropy of a 3D subsurface model: quantitative analysis and numerical simulations of waves within</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing faults in a geomechanical restoration scheme using creeping flow equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melchior Schuh-Senlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Anquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">20th Annual Conference of the IAMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898294v1</w:t>
+                <w:t xml:space="preserve">hal-02186223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing faults in a geomechanical restoration scheme using creeping flow equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+                <w:t xml:space="preserve">Calibration de lois d'atténuation par simulation de propagation d'ondes sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Conference of the IAMG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, State College, PA, United States</w:t>
+              <w:t xml:space="preserve">Colloque National de l'AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186223v1</w:t>
+                <w:t xml:space="preserve">hal-02898258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration de lois d'atténuation par simulation de propagation d'ondes sismiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-scale-induced anisotropy of a 3D subsurface model: quantitative analysis and numerical simulations of waves within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tinard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim A. Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeste Irakarama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National de l'AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898258v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraising Structural Interpretations Using Seismic Data Misfit Functionals</w:t>
+                <w:t xml:space="preserve">Simulating Micro-seismic Activity with a Discrete Geomechanical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Irakarama</w:t>
+                <w:t xml:space="preserve">François Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raguenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Sava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700536⟩</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875107v1</w:t>
+                <w:t xml:space="preserve">hal-01875104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Micro-seismic Activity with a Discrete Geomechanical Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Scholtes</w:t>
+                <w:t xml:space="preserve">Appraising structural models using seismic data: Problem and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeste Irakarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79th EAGE Conference and Exhibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201701223⟩</w:t>
+              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Houston, TX, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2017-17791860.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875104v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appraising structural models using seismic data: Problem and challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modeste Irakarama</w:t>
+                <w:t xml:space="preserve">Appraising Structural Interpretations Using Seismic Data Misfit Functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Irakarama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Sava</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Houston, TX, United States. </w:t>
+              <w:t xml:space="preserve">79th EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2017-17791860.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201700536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868470v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Convergence of the Non-periodic Homogenization for the 3D Elastic Wave Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th EAGE Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6725,403 +6725,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-periodic homogenization for the elastic wave equation in 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of Fault Uncertainty Using Vertical Seismic Profiling Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeste Irakarama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ming Zhao</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">78th EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201600681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898266v1</w:t>
+                <w:t xml:space="preserve">hal-01356330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Estimation in Reservoirs by a Stochastic Inverse Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-periodic homogenization for the elastic wave equation in 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thore</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on In-Situ Rock Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868457v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Fault Uncertainty Using Vertical Seismic Profiling Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modeste Irakarama</w:t>
+                <w:t xml:space="preserve">Stress Estimation in Reservoirs by a Stochastic Inverse Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th EAGE Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on In-Situ Rock Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356330v1</w:t>
+                <w:t xml:space="preserve">hal-01868457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could faults be modelled with elastic materials ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7159,103 +7159,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental scale waveform tomography using both global and regional data: Application to the North American craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yder J. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yder J. Masson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Clouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7293,51 +7293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of 3d geological models for seismic wave propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7492,51 +7492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical homogenization for seismic wave propagation in 3D geological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7568,264 +7568,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling 3D Complex Geological Media for the Elastic Wave Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851171v1</w:t>
+                <w:t xml:space="preserve">hal-02898347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling 3D Complex Geological Media for the Elastic Wave Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal changes of seismic anisotropy in seismogenic zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Mathematical and Computational Issues in the Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Padova, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898347v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep structure of the North Anatolian Fault Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,1611 +7900,1611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Fractured Media by Temporal Changes of Anisotropy Using Ambient Seismic Noise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Imaging the North Anatolian Fault Zone with multi-scale full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erdinc Saygin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuncay Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th EAGE Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031818v1</w:t>
+                <w:t xml:space="preserve">hal-01851057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling small heterogeneities for seismic wave propagation in 3D complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851056v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear inversions for the origin of ambient noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Non-linear iterative inversions for the distribution of noise sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shravan M. Hanasoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031110v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling small heterogeneities for seismic wave propagation in 3D complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to separate intrinsic and artificial anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031688v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear iterative inversions for the distribution of noise sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+                <w:t xml:space="preserve">Crustal anisotropy viewed by noise cross-correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Zaccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851055v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to separate intrinsic and artificial anisotropy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gael Burgos</w:t>
+                <w:t xml:space="preserve">Non-linear inversions for the origin of ambient noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarje Nissen-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shravan M. Hanasoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898351v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the North Anatolian Fault Zone with multi-scale full waveform inversion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneities and Anisotropy in the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3rd QUEST workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tatranska-Lomnica, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851057v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneities and Anisotropy in the Earth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of Fractured Media by Temporal Changes of Anisotropy Using Ambient Seismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd QUEST workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th EAGE Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20148753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900227v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Upper Mantle Structure in the North American continent using Spectral Element method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of the homogenization technique for wave propagation in 3D elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2011, San Francsico, CA, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851053v1</w:t>
+                <w:t xml:space="preserve">hal-01851054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of the homogenization technique for wave propagation in 3D elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2nd QUEST workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Hveragerdi, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851054v1</w:t>
+                <w:t xml:space="preserve">hal-02900223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the homogenization technique for wave propagation in 3D elastic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining Upper Mantle Structure in the North American continent using Spectral Element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd QUEST workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Hveragerdi, Iceland</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francsico, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900223v1</w:t>
+                <w:t xml:space="preserve">hal-01851053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive monitoring of anisotropy change for the Parkfield 2004 earthquake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining the cratonic upper mantle: modeling North American upper mantle and crustal structure using the Spectral Element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851052v1</w:t>
+                <w:t xml:space="preserve">hal-01851049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RegSEM, a flexible regional Spectral Element code: application to continental scale problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using simultaneously curvelet filters and SEM simulation of seismic ambient noise: a possible way to improve ambient noise tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851051v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using simultaneously curvelet filters and SEM simulation of seismic ambient noise: a possible way to improve ambient noise tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RegSEM, a flexible regional Spectral Element code: application to continental scale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851050v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the cratonic upper mantle: modeling North American upper mantle and crustal structure using the Spectral Element method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Passive monitoring of anisotropy change for the Parkfield 2004 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851049v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of seismic ambiant noise in the 10-50s period band using the Spectral Element Method</w:t>
               </w:r>
@@ -9516,51 +9516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9579,312 +9579,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Element Simulation of Waveforms Obtained by Correlation of Ambient Seismic Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forward modeling the origin of seismic anisotropy at the base of the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne Cottaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alen Mcnamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Wenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851046v1</w:t>
+                <w:t xml:space="preserve">hal-01851048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward modeling the origin of seismic anisotropy at the base of the mantle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Element Simulation of Waveforms Obtained by Correlation of Ambient Seismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Wenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851048v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering the attenuation of surface waves from noise correlation: synthetic tests in a spherically symmetric Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIDER '09 Community Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Marconi Center, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9948,51 +9948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10030,51 +10030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering the Attenuation of Surface Waves From Noise Correlation: Synthetic Tests in a Spherically Symmetric Earth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10112,90 +10112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Spectral Element Method simulations of the seismic response of Caracas (Venezuela) basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10214,666 +10214,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in mode-based waveform modeling and application to Eurasian velocity structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+                <w:t xml:space="preserve">3D Spectral Element Method Simulations of the Seismic Response in the Caracas Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Festa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Third International Symposium on the Effects of Surface Geology on Seismic Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.512-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851040v1</w:t>
+                <w:t xml:space="preserve">hal-01851018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spectral Element Method simulations of the seismic response in complex media: application to the Caracas valley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Element Simulation of Green Functions Obtained by Correlation of Ambient Seismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851041v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Spectral Element Method Simulations of the Seismic Response in the Caracas Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">3D Spectral Element Method simulations of the seismic response in complex media: application to the Caracas valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on the Effects of Surface Geology on Seismic Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.512-522</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851018v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Element Simulation of Green Functions Obtained by Correlation of Ambient Seismic Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements in mode-based waveform modeling and application to Eurasian velocity structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahyi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851039v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition zone structure of California from Ps converted waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomography based on the spectral element method: the stacked sources method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stixrude L.</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">2nd SPICE workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851038v1</w:t>
+                <w:t xml:space="preserve">hal-02900134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography based on the spectral element method: the stacked sources method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition zone structure of California from Ps converted waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Ritsema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithgow-Bertelloni C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stixrude L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SPICE workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900134v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10904,51 +10904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving archeological interpretation of geophysical data using 3D geomodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11061,51 +11061,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to the two-scale homogenization method for seismology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11455,51 +11455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Ruggiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pirot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Portes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rapenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.105946" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae192" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-63-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Schuh-Senlis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-945-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas D de Basabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1168678" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab447" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Legentil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.105013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Renat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac275" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244537v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01607-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1909-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sava" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0128.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.12.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Philip van Herwaarden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Afanasiev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul&#279; Simut&#279;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Krischer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazuyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Montagner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.12.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397298v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder J. Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt459" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott French" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saygin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cupillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0MK3JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812593v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04923.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delavaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Burgos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geatano Festa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05311.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04586.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01348835v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ritsema" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stixrude" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25428A.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19393" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101301" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Rashidifard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEM2024-042.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771912v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruggiero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202438042" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684860v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210522" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913600v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/admos.2021.077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibourichene" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011943" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031645v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011955" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202010733" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898294v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tinard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irakarama" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sava" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700536" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875104v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raguenel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868470v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17791860.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700524" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazuyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thore" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700935" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898266v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356330v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600681" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5907841.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085333v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Saygin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Trampert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan M. Hanasoge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031688v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898351v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900227v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851049v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851046v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P Capdeville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851048v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Cottaar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Mcnamara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Wenk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900228v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimin Cao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851040v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panning" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahyi Kim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851039v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851038v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Ritsema" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Goes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lithgow-Bertelloni C." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stixrude L." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Singh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2020.07.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01348841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zunino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mosegaard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118929063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Ruggiero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05141647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rapenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gouache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2025.105946" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Ogarko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pirot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Portes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf501" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04614852v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae192" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-63-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684785v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchior Schuh-Senlis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-945-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas D de Basabe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1168678" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Legentil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algiane Froehly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.105013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Renat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Glinsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab447" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244537v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-021-01607-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thieulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1909-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0128.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.12.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Philip van Herwaarden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Afanasiev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul&#279; Simut&#279;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Krischer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL077338" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01711706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazuyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.01.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Montagner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu470" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.12.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder J. Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt459" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott French" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saygin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cupillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0MK3JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt118" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stehly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.03.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04923.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399964v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delavaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Burgos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geatano Festa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05311.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554369v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04586.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01348835v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ritsema" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Jiang Xu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stixrude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G25428A.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-19393" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05156984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101301" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruggiero" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202438042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Giraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Rashidifard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEM2024-042.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913600v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913593v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202210522" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913603v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913613v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibourichene" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011943" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/admos.2021.077" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh-Senlis Melchior" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202010733" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202011955" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186223v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tinard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898294v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875104v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raguenel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701223" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2017-17791860.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875107v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irakarama" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sava" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700536" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700524" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazuyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thore" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700935" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01356330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600681" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868457v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thore" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654129v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clouzet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5907841.1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085333v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bou&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898347v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851170v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Saygin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Trampert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851057v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031688v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851055v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan M. Hanasoge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarje Nissen-Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zaccarelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031110v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900227v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031818v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20148753" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851053v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851049v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851050v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851052v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saumet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Cottaar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alen Mcnamara" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Wenk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851046v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P Capdeville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900228v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimin Cao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851018v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851039v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851040v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panning" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahyi Kim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900134v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851038v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Ritsema" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Goes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lithgow-Bertelloni C." TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stixrude L." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031441v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Singh" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2020.07.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01348841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zunino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mosegaard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118929063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>