--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz Ultra‐Strong Light–Matter Coupling up to 200 K with Continuously‐Graded Parabolic Quantum Wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature deposition of vanadium dioxide on III–V semiconductors and integration on mid-infrared quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Goulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Julian Pasek</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Babichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202202724⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.015315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0111159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062827v1</w:t>
+                <w:t xml:space="preserve">hal-04062894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature deposition of vanadium dioxide on III–V semiconductors and integration on mid-infrared quantum cascade lasers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THz Ultra‐Strong Light–Matter Coupling up to 200 K with Continuously‐Graded Parabolic Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Goulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Babichev</w:t>
+                <w:t xml:space="preserve">Chris Deimert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Egorov</w:t>
+                <w:t xml:space="preserve">Wojciech Julian Pasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.015315. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2202724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0111159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202202724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04062894v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersubband Polariton-Polariton Scattering in a Dispersive Microcavity</w:t>
+                <w:t xml:space="preserve">Multisubband plasmons: Beyond the parabolicity in the semiclassical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Knorr</w:t>
+                <w:t xml:space="preserve">Wojciech Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Deimert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Mornhinweg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Biasiol</w:t>
+                <w:t xml:space="preserve">Raffaele Colombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.247401⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (11), pp.115303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.115303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863043v1</w:t>
+                <w:t xml:space="preserve">hal-03863311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisubband plasmons: Beyond the parabolicity in the semiclassical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intersubband Polariton-Polariton Scattering in a Dispersive Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Knorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Pasek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Manceau</w:t>
+                <w:t xml:space="preserve">Joshua Mornhinweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Colombelli</w:t>
+                <w:t xml:space="preserve">Jacopo Nespolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Biasiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (11), pp.115303. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (24), pp.247401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.115303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.247401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863311v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Broadband Frequency Switch of Terahertz Three-Dimensional Meta-Atoms</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chretien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Biasiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.573310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deimert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaikie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirotta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Deimert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Julian Pasek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Egorov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Knorr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Mornhinweg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nespolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.247401" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pasek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulouklidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Daskalaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paulillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pasek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.097403" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03691623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chretien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goulain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.165489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Bousseksou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Biasiol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.573310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778228v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deimert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaikie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirotta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0225733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Babichev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Egorov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111159" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Deimert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Julian Pasek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202202724" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pasek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Manceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Colombelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.115303" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Knorr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Mornhinweg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nespolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.247401" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03244480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Koulouklidis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Daskalaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Paulillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Manceau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pasek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.097403" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03691623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPAST056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>