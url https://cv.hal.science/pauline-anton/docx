--- v0 (2026-04-14)
+++ v1 (2026-05-25)
@@ -31,50 +31,173 @@
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.9375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pauline M Anton </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">pauline-anton</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-7768-4063</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">067121195</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=cVifd_gAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/GAA-2937-2022</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -101,7363 +224,7363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A day in the life of an aged cat – Environment of old domestic cats and welfare implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 83, pp.20-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jveb.2025.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the frailty phenotype and frailty index for identifying vulnerable companion dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.44608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-28382-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early- and life-long intake of dietary advanced glycation end-products (dAGEs) leads to transient tissue accumulation, increased gut sensitivity to inflammation, and slight changes in gut microbial diversity, without causing overt disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.114967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the power of resistant starch: a narrative review of its health impact and processing challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathália Trunckle Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Illner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2024.1369950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Epithelial Co-Culture Sensitivity to Pro-Inflammatory Stimuli and Polyphenols Is Medium-Independent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle J Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanita Zuluaga-Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (13), pp.7360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25137360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fermentation conditions of bread dough on the sensory and nutritional properties of French bread</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Troadec</w:t>
+                <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Regnault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-023-04325-7⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (8), pp.e18993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213646v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPLC-DAD optimization of quantification of vescalagin, gallic and ellagic acid in chestnut tannins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle J Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Sztupecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e18993⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213639v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexification of In Vitro Models of Intestinal Barriers, A True Challenge for a More Accurate Alternative Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+                <w:t xml:space="preserve">Effect of fermentation conditions of bread dough on the sensory and nutritional properties of French bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Nestora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24043595⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 249 (11), pp.2749-2762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-023-04325-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024152v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of leavening agent on Maillard reaction and the bifidogenic effect of traditional French bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 393, pp.133387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.133387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Levels of Free NƐ-Carboxymethyllysine (CML) after Different Oral Doses of CML in Rats and after the Intake of Different Breakfasts in Humans: Postprandial Plasma Level of sRAGE in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), pp.1890. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14091890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How advanced are we on the consequences of oral exposure to food contaminants on the occurrence of chronic non communicable diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 303 (Part 3), pp.135260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota profiles and dynamics in fermented plant‐based products and preliminary assessment of their in vitro gut microbiota modulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Walker</w:t>
+                <w:t xml:space="preserve">Food Contaminants Effects on an In Vitro Model of Human Intestinal Epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Haug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëllie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Spatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fft2.75⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics9060135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214622v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Advanced Glycation End-Products and Excessive Calorie Intake on Diet-Induced Chronic Low-Grade Inflammation Biomarkers in Murine Models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perinatal exposure to chlorpyrifos and/or a high-fat diet is associated with liver damage in male rat offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidéline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13093091⟩</w:t>
+              <w:t xml:space="preserve">Cells &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166, pp.203678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cdev.2021.203678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436066v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming of intestinal homeostasis in male rat offspring after maternal exposure to chlorpyrifos and/or to a high fat diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bach</w:t>
+                <w:t xml:space="preserve">Microbiota profiles and dynamics in fermented plant‐based products and preliminary assessment of their in vitro gut microbiota modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lavefve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Cureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Rodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya Marasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90981-2⟩</w:t>
+              <w:t xml:space="preserve">Food Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.268-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fft2.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254584v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to chlorpyrifos and/or a high-fat diet is associated with liver damage in male rat offspring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Advanced Glycation End-Products and Excessive Calorie Intake on Diet-Induced Chronic Low-Grade Inflammation Biomarkers in Murine Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Howsam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric J Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells &amp; Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cdev.2021.203678⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.3091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13093091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214318v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Contaminants Effects on an In Vitro Model of Human Intestinal Epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programming of intestinal homeostasis in male rat offspring after maternal exposure to chlorpyrifos and/or to a high fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics9060135⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90981-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286271v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota Modulation by Dietary Barley Malt Melanoidins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesreen Aljahdali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Carbonero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12010241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early exposure to food contaminants reshapes maturation of the human brain-gut-microbiota axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gay-Quéheillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (23), pp.3145-3169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v26.i23.3145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention of Adult Colitis by Oral Ferric Iron in Juvenile Mice Is Associated with the Inhibition of the Tbet Promoter Hypomethylation and Gene Overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Ettreiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Coëffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (8), pp.1758. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11081758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGEs exogènes, inflammation et allergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Baskara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (7), pp.607-611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30184-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillard Reaction Products from highly heated food prevent mast cell number increase and inflammation in a mouse model of colitis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dose-dependent effect of the n(epsilon)-carboxymethyllysine on proliferation in an in vitro Th2-induced model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Baskara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (103, SI), pp.228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625889v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated Oral Exposure to N ε-Carboxymethyllysine, a Maillard Reaction Product, Alleviates Gut Microbiota Dysbiosis in Colitic Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+                <w:t xml:space="preserve">Maillard Reaction Products from highly heated food prevent mast cell number increase and inflammation in a mouse model of colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Al Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10620-017-4767-8⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutres.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214614v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent effect of the n(epsilon)-carboxymethyllysine on proliferation in an in vitro Th2-induced model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
+                <w:t xml:space="preserve">Repeated Oral Exposure to N ε-Carboxymethyllysine, a Maillard Reaction Product, Alleviates Gut Microbiota Dysbiosis in Colitic Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesreen Aljahdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.3370-3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10620-017-4767-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553461v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new microfluidic platform integrating co-cultures of intestinal and liver cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bricks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, pp.885-895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvenile ferric iron prevents microbiota dysbiosis and colitis in adult rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Ettreiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Coëffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (21), pp.2619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3748/wjg.v18.i21.2619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time course gene expression in the one-carbon metabolism network using HepG2 cell line grown in folate-deficient medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abalo Chango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afif Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Bousserouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (4), pp.312-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of hypothalamic leptin receptor expression in low-birth-weight piglets and effects of leptin supplementation on neonatal growth and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda L. Attig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Djiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gertler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 295 (5), pp.E1117-E1125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.90542.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of capsaicin-sensitive afferent nerves in different models of gastric inflammation in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 110, pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effect of dietary nitrate on experimental gastritis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Larauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Frexinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 89, pp.777-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways involved in mild gastrointestinal. Inflammation induced by a low level. Exposure to a food contaminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (6), pp.1308-1315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic low-level administration of diquat increases the nociceptive response to gastric distension in rats: role of mast cells and tachykinin receptor activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 92, pp.219-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic ingestion of a potential food contaminant induces gastrointestinal inflammation in rats. Role of nitic oxide and mast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Eutamène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (9), pp.1842-1849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the nociceptive response to gastric distension by nitrate ingestion in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Rouzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Garcia-Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13, pp.1235-1241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the nociceptive response to gastric distension by nitrate ingestion in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M L Rouzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Fioramonti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13 (9), pp.1235-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2036.1999.00611.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-level exposure to diquat induces a neurally mediated intestinal hypersecretion in rats: Involvement of nitric oxide and mast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 152, pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet du butyrate de calcium, des tanins, et de leur combinaison sur les performances zootechniques, la barrière intestinale et le microbiote des porcelets sevrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine de Koninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Degrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en évidence de la qualité des tanins de châtaignier pour améliorer les performances en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Richard-Dazeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Degrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Badalato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to a high fat diet in male rats offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimane Djekkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31 (4, SI), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrolyzed faba bean proteins prevent the development of allergic reaction in a mouse model of cow's milk allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Leichtnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, pp.601, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new combination of probiotics and prebiotics attenuates symptoms in a mouse food allergy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Boroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 (103), pp.479-480, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dose dependent anti-proliferative effect of an organophosphate pesticide on proliferation in an in vitro Th2-induced model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indoumady Baskara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abalo Chango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72 (103), pp.479, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neoformed compounds in infant formulas: a new risk factor for allergy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly-Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71 (102, SI), pp.62-63, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific and combined effects of two food contaminants on Th2 cell differentiation in an in vitro model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Joly-Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70 (101, SI), pp.157, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do early and lifelong exposure to dietary AGEs affect tissue, gut sensitivity, and microbiota in mice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Thomaz Nogueira Silva Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Howsam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREVENTING DYSBIOSIS OF AN IMMATURE INTESTINAL MICROBIOTA WITH AN INNOVATIVE NUTRITIONAL SOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Goethals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Congress on Targetting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Microbiota, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des propriétés anti-oxydantes et anti-inflammatoires des tanins de châtaignier sur la barrière épithéliale intestinale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Colorants et Pigments Naturels 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois, Nov 2021, Bethunes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïa Meurillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new combination of probiotics and prebiotics attenuates symptoms in a mouse food allergy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boroch Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European-Academy-of-Allergy-and-Clinical-Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsink, Finland. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of food processing on the quality of food and health effects on the digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Depeint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospects for the 3rd Millenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cluj Napoca, Cluj, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental body changes and AMPK activity in adult obese rats exposed to a-gluco-oligosaccharide BioEcolians® supplementation in early life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Trakhna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Taouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Abdennebi-Najar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congress on Developmental Origins of Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Santiafo, Chile. pp.ISSN: 2040- 1744.1:S148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610851v1</w:t>
-              </w:r>
-[...1009 lines deleted...]
-                <w:t xml:space="preserve">hal-03553464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the intestinal microbiota of weaned piglets with innovative nutritional solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine de Koninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fermentation time and temperature on the sensory and nutritional properties of French bread.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal microbiota of farm monogastric animals bred with innovative nutritional solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Eva Vandenborght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie van Noten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène de Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME18: 18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne ( CH), Switzerland. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of leavening agents on Maillard reaction products in the crust of traditional French bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Niquet-Léridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Nestora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMARS14: Protein glycation in food, health and disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to high fat diet in male rats offspring.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">United European Gastroenterology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Barcelone (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Physiology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Aberdeen (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410221v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Aberdeen (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">United European Gastroenterology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409661v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to high fat diet in male rats offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,113 +7599,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">United European Gastroenterology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410163v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to high fat diet in male rats offspring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7601,113 +7724,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGastro 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, LISBONNE, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal programming of intestinal homeostasis following exposure to low dose of CPF in male rats offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7726,238 +7849,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroGastro 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition de rats à un pesticide : gavage oral au chlorpyriphos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafida Khorsi-Cauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème symposium ComTech AFSTAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation périnatale de l'homéostasie intestinale suite à l'exposition à un régime obésogène et à un pesticide chez le rat mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Guibourdenche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hiba El Khayat El Sabbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narimane Djekkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7976,551 +8099,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Transfrontalières 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of intraluminal nitric oxide in experimental colitis in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Protective effect of dietary nitric oxide on experimental gastritis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Larauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fioramonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Garcia Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Garcia Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week / 101th Annual meeting of the AGA</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week / 101.Annual meeting of the AGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, San Diego, United States. 2000, Gastroenterology 118 (4 part 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600592v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of dietary nitric oxide on experimental gastritis in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Protective effect of intraluminal nitric oxide in experimental colitis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Fioramonti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia Villar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week / 101.Annual meeting of the AGA</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week / 101th Annual meeting of the AGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, San Diego, United States. 2000, Gastroenterology 118 (4 part 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600593v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic ingestion of nitrate and nitrite increases in vitro cholinergic contractility and decreases neutrophil contents of the jejunum in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week / 100th Annual AGA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Orlando, United States. 1999, Gastroenterology 116 (4 Part 2) A996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chronic ingestion of nitrates ans nitrites on gastrointestinal neutrophils and mast cells in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Garcia Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquita Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive Disease Week / 99th Annual AGA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, New-Orleans, Lousiana, United States. 1998, Gastroenterology 114 (4) A921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8530,147 +8653,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de l’évaluation éthique des projets impliquant l’utilisation d’animaux à des fins scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabielle Angel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Anton-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bellebeau-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8680,161 +8803,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition pour diminuer la sensibilité au gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delayre-Orthez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gadonna-Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 3 078 609. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8900,51 +9023,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="FB944A4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -8981,51 +9256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Trunckle Baptista" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dessalles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ribet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1369950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Zuluaga-Arango" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04325-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133387" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Rodhouse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Marasini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Walker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.75" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90981-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203678" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Haug" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9060135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214613v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Aljahdali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010241" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baskara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30184-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Al Amir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.10.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-017-4767-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344361v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bricks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Q1H8C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i21.2619" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415914v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdel Nour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bousserouel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.04.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMT835B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gertler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90542.2008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larauche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bueno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia Villar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frexinos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671621v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fioramonti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Rouzade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Villar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Rouzade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2036.1999.00611.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785395v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Anton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boroch Rodriguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lasalle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Trakhna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580118v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Koninck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312419v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Leichtnam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brocca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzerara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie van Noten" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Grave" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410221v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409720v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390550v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600592v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lamine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Larauche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600591v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marty" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601045v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Marche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ressayre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabielle Angel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton-Gay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellebeau-Barbier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charnay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787601v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lupi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-anton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7768-4063" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067121195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cVifd_gAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GAA-2937-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delayre-Orthez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Howsam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacolot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114967" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04538307v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Trunckle Baptista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dessalles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Illner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ribet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1369950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle J Haddad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Zuluaga-Arango" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbezier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25137360" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard-Dazeur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Goethals" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e18993" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Sztupecki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Delayre-Orthez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24043595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Nestora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-023-04325-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03673610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Helou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Thomaz Nogueira Silva Lima" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Niquet-Leridon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boulanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091890" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03697179v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Grados" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime P&#233;rot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guibourdenche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Haug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Chevalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics9060135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba El Khayat El Sabbouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Djekkoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Khorsi-Cauet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdev.2021.203678" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214622v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lavefve" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Rodhouse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Marasini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Walker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fft2.75" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Howsam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric J Tessier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13093091" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90981-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Aljahdali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gadonna-Widehem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carbonero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12010241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sarron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Qu&#233;heillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v26.i23.3145" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Ettreiki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abalo Chango" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Co&#235;ffier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Anton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11081758" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baskara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Anton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30184-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Baskara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barbezier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Al Amir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubayle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;ron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2017.10.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Garnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10620-017-4767-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bricks" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paullier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legendre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zeller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2014.02.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4Q1H8C5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mangin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v18.i21.2619" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afif Abdel Nour" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bousserouel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.04.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KMT835B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Attig" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gertler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90542.2008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678935v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larauche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peiro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bueno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Garcia Villar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Frexinos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671621v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fioramonti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689172v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Rouzade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia-Villar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Rouzade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2036.1999.00611.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Koninck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580116v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michiels" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03544610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzerara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312419v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Leichtnam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brocca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312512v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boroch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indoumady Baskara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gay-Queheillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553463v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joly-Condette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chango" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03553464v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707235v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Richard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Eva Vandenborght" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Degrave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181818v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Anton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boroch Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04336165v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Anton-Gay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lasalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Trakhna" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261338v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261329v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie van Noten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de Grave" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409661v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388378v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600593v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Larauche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lamine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600591v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marty" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601045v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Marche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ressayre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabielle Angel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton-Gay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellebeau-Barbier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charnay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787601v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lupi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>