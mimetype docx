--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -364,641 +364,641 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spectacles et artistes forains XVIIe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porot Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Triolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Beaucé; Bertrand Porot; Cyril Triolaire. Editions et presses universitaires de Reims, pp.388, 2024, 9782374962191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34929/k0nw-wq67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Open Book Publishers, 2024, St Andrews Studies in French History and Culture, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11647/OBP.0400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces du spectacle vivant dans la ville. Permanences, mutations, hybridité (XVIIIe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11647/OBP.0400⟩</w:t>
+                <w:t xml:space="preserve">Cyril Triolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise Pascal, 2021, Histoires croisées, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13r30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Spectacles et artistes forains XVIIe-XIXe siècles</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parodier l'opéra. Pratiques formes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Espaces 34, 271 p., 2015, 978-2-84705-106-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13r30⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parodies d'opéra au siècle des Lumières : évolution d'un genre comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.466, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.80603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Espaces 34, 271 p., 2015, 978-2-84705-106-3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROUSSEAU, Jean-Jacques, Pygmalion suivi de Arlequin marchand de poupées ou le Pygmalion moderne de GUILLEMAIN, Charles-Jacob.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Espaces 34, pp.60, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlequin Thésée de Favart (1745). Édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Ligier-Degauque (dir.). Espaces 34, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Espaces 34, pp.60, 2012</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Femme jalouse ou le Mauvais ménage (1749). Édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Ligier-Degauque (dir.). Espaces 34, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426590v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03426588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1010,174 +1010,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur les enfants artistes de scène (1660-1841)</w:t>
+                <w:t xml:space="preserve">Dans l’ombre des grands. Jalons pour une histoire des théâtres d’enfants en France au tournant des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2 (25), pp.11-23</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 25, pp.115-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18827-8.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225391v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Dans l’ombre des grands. Jalons pour une histoire des théâtres d’enfants en France au tournant des Lumières</w:t>
+                <w:t xml:space="preserve">hal-05221483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur les enfants artistes de scène (1660-1841)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25, pp.115-140. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2 (25), pp.11-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18827-8.p.0115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05221483v1</w:t>
+                <w:t xml:space="preserve">hal-05225391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les spectacles forains et de curiosités des Lumières au premier Empire</w:t>
               </w:r>
@@ -1202,3058 +1202,3067 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Triolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2 (412), pp.145-180</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 2 (412), pp.145-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ahrf.412.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs ludiques dans les théâtres d᾿enfants à la fin du XVIIIe siècle : le cas du Théâtre des Beaujolais au Palais Royal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine d’études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer le double jeu : autoparodies et pièces par écriteaux au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ht.765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Wauxhalls de province en France : nouveaux espaces hybrides de divertissement et de spectacle d'une ville en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Triolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49, p.27-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dhs.049.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jouer le double jeu : autoparodies et pièces par écriteaux au XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comédie, commedia : réutilisation des types théâtraux dans Cosi fan tutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 292, pp.116-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scènes de nuit sous l'oeil des parodistes au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.125-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réévaluation des formes mineures dans l'historiographie des Lumières : le cas forain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.42-53. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 5, pp.56-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vos pièces sont farcies de Gascons » : enjeux d’une figure comique sur les scènes parisiennes du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.301-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.087.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persée armé de pied en cap : réécritures lyrique et parodique sur la scène française XVIIe-XVIIIe siècles, n° 17, p. 227-248</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaïa - Revue interdisciplinaire sur la Grèce archaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/gaia.2014.1631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une adaptation sous contraintes. La parodie-pantomime d'opéra au XVIIIe siècle (1746-1749)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aes.411⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03230128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Évolution d'une querelle littéraire (1719-1731) : Fuzelier, La Motte et la parodie dramatique</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution d’une querelle littéraire (1709-1731) : Fuzelier, La Motte et la parodie dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9 (1), pp.281-305. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gadge.2011.947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00531176v1</w:t>
+                <w:t xml:space="preserve">hal-03230132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution d’une querelle littéraire (1709-1731) : Fuzelier, La Motte et la parodie dramatique</w:t>
+                <w:t xml:space="preserve">Évolution d'une querelle littéraire (1719-1731) : Fuzelier, La Motte et la parodie dramatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 9 (1), pp.281-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gadge.2011.947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230132v1</w:t>
+                <w:t xml:space="preserve">halshs-00531176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un théâtre dialogué de musique. Exploration des mélodrames en vaudevilles de Charles-Jacob Guillemain au Théâtre des Beaujolais (1785-1786)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Bara; Patrick Taïeb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique de scène dans le théâtre parlé, des Lumières au Romantisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 249-260, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Foire Saint-Ovide de Paris : exploration d'un espace de spectacle à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Beaucé; Bertrand Porot; Cyril Triolaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectacles et artistes forains XVIIe-XIXe siècles : identités, espaces et circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions et presses universitaire de Reims, pp.Pages 77-94, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Book Publishers, pp.1-8, 2024, St Andrews Studies in French History and Culture, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11647/obp.0400.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d’un compagnonnage singulier: la parodie dramatique d’opéra à la Comédie-Italienne au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-174, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/MLZM1702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/MLZM1702⟩</w:t>
+                <w:t xml:space="preserve">hal-05120389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedaine et la pastorale : permanence et plasticité d’une tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith Le Blanc; Raphaëlle Legrand; Marie-Cécile Schang-Norbelly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une œuvre en dialogue : le théâtre de Michel-Jean Sedaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.61-74, 2021, e-Theatrum mundi, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/YKQT2503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parodie après 1745</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Roi Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2021, 9782213709901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parodie comme promotion d’une culture lyrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Roi Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche d’un répertoire perdu… Redécouverte de deux dramaturges nantais au tournant des XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Lignereux; Hélène Rousteau-Chambon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nantes révolutionnaire. Ruptures et continuités (1770-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tschudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie, Denécheau Pascal, Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-406-09847-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien-Joseph de Valois d'Orville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie, Denécheau Pascal, Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine-Alexandre-Henri Poinsinet de Sivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie, Denécheau Pascal, Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-406-09847-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parodie d'opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie, Denécheau Pascal, Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Opera de Paris Sous l'Ancien Regime (1669-1791). Tome I - A-C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fuzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Opera de Paris Sous l'Ancien Regime (1669-1791). Tome II - D-G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace de La Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome III – H-O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clerc de La Bruère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome III – H-O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Simon Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome II – D-G</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du cirque au cinéma : jalons pour une histoire des lieux de spectacles rue Castelnau d'Auros à Bordeaux (1835-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fix, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l'Opera de Paris Sous l'Ancien Regime (1669-1791). Tome I - A-C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
+              <w:t xml:space="preserve">Théâtre et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dijon, Éditions Universitaires de Dijon, pp.141-152, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts linguistiques et humour verbal dans le théâtre comique français au tournant des XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esme Winter-Froemel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esme Winter-Froemel, Alex Deme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de mots, textes et contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton De Gruyter, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux de mots dans le répertoire des théâtres de la Foire à Paris au XVIIIe siècle : de la publicité à la satire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Winter-Froemel, Esme and Zirker, Angelika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des jeux de mots : perspectives linguistiques et littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Mouton, pp.65--80, 2015, Dynamics of Wordplay, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110408348-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110408348-003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01983824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire rire de l’original ou le rendre plus comique ? Analyse de parodies dramatiques d’opéra en opéra-comique à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loriot, Charlotte and Cailliez, Matthieu and Bonche, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rire et sourire dans l'opéra-comique en France aux XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symetrie, pp.59--74, 2015, 978-2-36485-027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un opéra à crever de rire ou la parodie dramatique selon J.-B. Gresset : Jean des Dardanelles, parodie de Dardanus (Rameau, La Bruère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith le Blanc; Herbert Schneider. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratique du timbre et de la parodie d’opéra dans l’Europe de l’Ancien Régime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet insoupçonné d’une innovation de Jean-Jacques Rousseau : la naissance du mélodrame comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillemette Marot Mercier; Nicholas Dion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et modernité du théâtre du XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.347-358, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du Devin du village et de Pygmalion sur un pan du théâtre musical comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Berchtold; Christophe Martin; Yannick Seïté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau et le spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Collin, pp.147-162, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parodies dramatiques d’opéra et théâtres privés : du petit genre au grand spectacle ? Le cas du parodiste Jean-Étienne Despréaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Zygel-Basso; Kim Gladu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénographie des genres mineurs (1680-1780)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.181-216, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19 - « Ces ris, dans l’avenir, porteront témoignage. » Un exemple de la fortune de Regnard outre-Rhin : Démocrite amoureux , de la comédie à l’opéra (1700-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-François Regnard (1655-1709)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.291, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.mazou.2012.01.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.mazou.2012.01.0291⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03287602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’envers parodique du magicien d’opéra au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martial Poirson; Jean-FrançoisPerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Scènes de l’enchantement. Arts du spectacle, théâtralité et conte merveilleux (XVIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4263,1008 +4272,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui sont les artistes des théâtres d'enfants au tournant des Lumières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales "Singularités" en scène : conditions et enjeux de la différence dans le spectacle vivant (France/Outre-Mer, XVIIe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaucé; Julia Prest, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lipsync : une réponse créative à la contrainte ? Focus sur des expériences théâtrales parisiennes de la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une scène à l'autre : les transferts contemporains du lipsync en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agathe Giraud et. al., Apr 2025, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants artistes de scène : exploration d'un phénomène européen à l'échelle de la vie culturelle nantaise (1746-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux sources de la vie musicale et théâtrale à Nantes aux XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Rubellin; Pascal Denécheau; Théodora Psychoyou, Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qui sont les artistes des théâtres d'enfants au tournant des Lumières ?</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Dans l’ombre des grands’: Cartography and Circulation of the Children’s Theater Phenomenon in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres internationales "Singularités" en scène : conditions et enjeux de la différence dans le spectacle vivant (France/Outre-Mer, XVIIe-XVIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaucé; Julia Prest, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">54th American Society for 18th Century Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marionnettes et enfants sur scène à la fin du XVIIIe siècle : nouvelles sources pour l’étude de la dramaturgie visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Dramaturgies. Scenography, Costumes and Movement on Early Modern Stages 1500-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris et Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">‘Dans l’ombre des grands’: Cartography and Circulation of the Children’s Theater Phenomenon in France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les affiches de théâtre : une source pour la restitution virtuelle ? Le cas du Théâtre des petits comédiens à la fin du XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th American Society for 18th Century Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Toronto ( CA ), Canada</w:t>
+              <w:t xml:space="preserve">De l’archive au numérique : quels enjeux pour la transmission du patrimoine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, journée d'études, Françoise Rubellin et Julien Le Goff, Oct 2022, Nantes (Université de Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Search of the Beaujolais Theatre Archives: Architecture, Repertoire, and Performance Spaces in a Theatre for Child Actors in Paris (1784-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Theaters Study Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Baton Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les wauxhalls français à la fin du XVIIIe siècle : projets, aménagements et offre spectaculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vendredis du Music-Hall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des manuscrits pour la représentation : scénographie, costume, effet dans des parodies inédites pour le théâtre de Nicolet (1784-1787)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Sédouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation(s). Cultures visuelles des spectacles marginaux (XVIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parodies dramatiques de J.-E. Despréaux: du 'petit genre' au 'grand spectacle'?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parodies dramatiques de J.-E. Despréaux: du 'petit genre' au 'grand spectacle'?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature du comique dans les parodies en opéra-comique à la fin du XVIIIe siècle : Momie et Arlequin bohémienne, parodies d'Iphigénie en Aulide (Gluck et du Roullet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rire et sourire dans l’opéra-comique en France 1769-1869</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlotte Loriot, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00531179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et théâtre : pour de nouvelles perspectives théoriques et méthodologiques à partir de l'exemple de la parodie dramatique d'opéra en France au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et théâtre : pour de nouvelles perspectives théoriques et méthodologiques à partir de l'exemple de la parodie dramatique d'opéra en France au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00527155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errata ou comment corriger et interpréter Tarare (Beaumarchais/Salieri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Errata ou comment corriger et interpréter Tarare (Beaumarchais/Salieri)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle de parodies dramatiques d'opéra : les apports du traitement systématique des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de parodies dramatiques d'opéra : les apports du traitement systématique des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5274,417 +5283,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rochefort, Vies théâtrales. Le métier de comédien à Paris entre Lumières et Révolution, Ceyzérieu, Champ Vallon, 2024, 551 p., ISBN 979-10-267-1223-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.187-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.723.0187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.723.0187⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05306630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14. Entretien avec Olivier Aubert et Françoise Rubellin. « Comme de la pâte à modeler »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.177-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11647/obp.0400.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théâtres de comique de Paris et la vogue de la parodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rameau et son temps. Harmonie et Lumières, catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage d’Heike Klees, Das Spiel in der Comédie-Italienne (1662-1729) : Strukturen und Funktionnen im Wandel (Würzburg : Königshausen u. Neumann, 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation comique d’Orphée au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pédagogique autour d’Orphée et Eurydice de Gluck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5694,117 +5703,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérepsicore : Hybridité des espaces de création et pluralité des formes scéniques (1760-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Triolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5814,98 +5823,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtres de la Foire à Paris au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5915,91 +5924,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien entre Rafaël Magrou et Jan Pappelbaum, scénographe de Thomas Ostermeier, dans Horizons/théâtres, n°15, 2022, p. 47-55.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6009,225 +6018,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Drama and Performance Studies. 2025 – 2, n° 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (25), 258 p., 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18827-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18827-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05225381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6. Étudier les wauxhalls parisiens (1766–1798)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Piquart-Vesperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">St Andrews Studies in French History and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), pp.83-94, 2024, St Andrews Studies in French History and Culture, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11647/OBP.0400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6374,51 +6383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ht/269" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vtheatres.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0400" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04743085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Triolaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/k0nw-wq67" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r30" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.80603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426590v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18827-8.p.0115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.765" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.087.0301" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Th&#233;venet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2014.1631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2011.947" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230132v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.00" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/la-musique-de-scene-dans-le-theatre-parle-des-lumieres-au-romantisme.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MLZM1702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YKQT2503" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522366v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983824v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110408348-003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.mazou.2012.01.0291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de S&#233;douy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.723.0187" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03152900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225381v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18827-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733118v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Piquart-Vesperini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ht/269" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vtheatres.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04743085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Triolaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/k0nw-wq67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r30" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.80603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18827-8.p.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.412.0145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.087.0301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Th&#233;venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2014.1631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2011.947" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/la-musique-de-scene-dans-le-theatre-parle-des-lumieres-au-romantisme.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.00" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MLZM1702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YKQT2503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110408348-003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287593v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.mazou.2012.01.0291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de S&#233;douy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.723.0187" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03152900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18827-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Piquart-Vesperini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>