--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -494,51 +494,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Open Book Publishers, 2024, St Andrews Studies in French History and Culture, </w:t>
+              <w:t xml:space="preserve">Open Book Publishers, 220 p., 2024, St Andrews Studies in French History and Culture, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11647/OBP.0400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2141,51 +2141,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2425,1844 +2425,1956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Olivier Aubert et Françoise Rubellin. &amp;quot;Comme de la pâte à modeler&amp;quot; : dialogue sur les humanités à l'âge du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Leichman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Beaucé; Jeffrey Leichman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), Open Book Publishers, pp.177-186, 2024, St Andrews Studies in French History and Culture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique d’un compagnonnage singulier: la parodie dramatique d’opéra à la Comédie-Italienne au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-174, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/MLZM1702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/MLZM1702⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05120389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedaine et la pastorale : permanence et plasticité d’une tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Le Blanc; Raphaëlle Legrand; Marie-Cécile Schang-Norbelly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une œuvre en dialogue : le théâtre de Michel-Jean Sedaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.61-74, 2021, e-Theatrum mundi, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/YKQT2503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parodie après 1745</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Roi Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2021, 9782213709901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parodie comme promotion d’une culture lyrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français. Du Roi Soleil à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche d’un répertoire perdu… Redécouverte de deux dramaturges nantais au tournant des XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Lignereux; Hélène Rousteau-Chambon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nantes révolutionnaire. Ruptures et continuités (1770-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tschudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie, Denécheau Pascal, Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-406-09847-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien-Joseph de Valois d'Orville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie, Denécheau Pascal, Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine-Alexandre-Henri Poinsinet de Sivry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie, Denécheau Pascal, Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-406-09847-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parodie d'opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie, Denécheau Pascal, Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome IV – P-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opera de Paris Sous l'Ancien Regime (1669-1791). Tome I - A-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fuzelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opera de Paris Sous l'Ancien Regime (1669-1791). Tome II - D-G</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace de La Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome III – H-O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clerc de La Bruère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome III – H-O</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Simon Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou (Sylvie), Denécheau (. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Opéra de Paris sous l'Ancien Régime (1669-1791). Tome II – D-G</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du cirque au cinéma : jalons pour une histoire des lieux de spectacles rue Castelnau d'Auros à Bordeaux (1835-1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fix, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dijon, Éditions Universitaires de Dijon, pp.141-152, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacts linguistiques et humour verbal dans le théâtre comique français au tournant des XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esme Winter-Froemel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esme Winter-Froemel, Alex Deme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de mots, textes et contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton De Gruyter, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux de mots dans le répertoire des théâtres de la Foire à Paris au XVIIIe siècle : de la publicité à la satire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Winter-Froemel, Esme and Zirker, Angelika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux des jeux de mots : perspectives linguistiques et littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Mouton, pp.65--80, 2015, Dynamics of Wordplay, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110408348-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire rire de l’original ou le rendre plus comique ? Analyse de parodies dramatiques d’opéra en opéra-comique à la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loriot, Charlotte and Cailliez, Matthieu and Bonche, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rire et sourire dans l'opéra-comique en France aux XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symetrie, pp.59--74, 2015, 978-2-36485-027-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un opéra à crever de rire ou la parodie dramatique selon J.-B. Gresset : Jean des Dardanelles, parodie de Dardanus (Rameau, La Bruère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith le Blanc; Herbert Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratique du timbre et de la parodie d’opéra dans l’Europe de l’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olms, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet insoupçonné d’une innovation de Jean-Jacques Rousseau : la naissance du mélodrame comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillemette Marot Mercier; Nicholas Dion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et modernité du théâtre du XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.347-358, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du Devin du village et de Pygmalion sur un pan du théâtre musical comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Berchtold; Christophe Martin; Yannick Seïté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau et le spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Collin, pp.147-162, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parodies dramatiques d’opéra et théâtres privés : du petit genre au grand spectacle ? Le cas du parodiste Jean-Étienne Despréaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Zygel-Basso; Kim Gladu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scénographie des genres mineurs (1680-1780)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.181-216, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">19 - « Ces ris, dans l’avenir, porteront témoignage. » Un exemple de la fortune de Regnard outre-Rhin : Démocrite amoureux , de la comédie à l’opéra (1700-1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-François Regnard (1655-1709)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.291, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.mazou.2012.01.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’envers parodique du magicien d’opéra au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martial Poirson; Jean-FrançoisPerrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Scènes de l’enchantement. Arts du spectacle, théâtralité et conte merveilleux (XVIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4272,1008 +4384,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les artistes des théâtres d'enfants au tournant des Lumières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales "Singularités" en scène : conditions et enjeux de la différence dans le spectacle vivant (France/Outre-Mer, XVIIe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pauline Beaucé; Julia Prest, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lipsync : une réponse créative à la contrainte ? Focus sur des expériences théâtrales parisiennes de la fin du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une scène à l'autre : les transferts contemporains du lipsync en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agathe Giraud et. al., Apr 2025, Arras (Université d'Artois), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants artistes de scène : exploration d'un phénomène européen à l'échelle de la vie culturelle nantaise (1746-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux sources de la vie musicale et théâtrale à Nantes aux XVIIIe et XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Françoise Rubellin; Pascal Denécheau; Théodora Psychoyou, Mar 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Dans l’ombre des grands’: Cartography and Circulation of the Children’s Theater Phenomenon in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th American Society for 18th Century Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marionnettes et enfants sur scène à la fin du XVIIIe siècle : nouvelles sources pour l’étude de la dramaturgie visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Dramaturgies. Scenography, Costumes and Movement on Early Modern Stages 1500-1800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris et Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les affiches de théâtre : une source pour la restitution virtuelle ? Le cas du Théâtre des petits comédiens à la fin du XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’archive au numérique : quels enjeux pour la transmission du patrimoine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, journée d'études, Françoise Rubellin et Julien Le Goff, Oct 2022, Nantes (Université de Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Search of the Beaujolais Theatre Archives: Architecture, Repertoire, and Performance Spaces in a Theatre for Child Actors in Paris (1784-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Theaters Study Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Baton Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les wauxhalls français à la fin du XVIIIe siècle : projets, aménagements et offre spectaculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vendredis du Music-Hall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des manuscrits pour la représentation : scénographie, costume, effet dans des parodies inédites pour le théâtre de Nicolet (1784-1787)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Sédouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation(s). Cultures visuelles des spectacles marginaux (XVIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parodies dramatiques de J.-E. Despréaux: du 'petit genre' au 'grand spectacle'?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parodies dramatiques de J.-E. Despréaux: du 'petit genre' au 'grand spectacle'?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature du comique dans les parodies en opéra-comique à la fin du XVIIIe siècle : Momie et Arlequin bohémienne, parodies d'Iphigénie en Aulide (Gluck et du Roullet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rire et sourire dans l’opéra-comique en France 1769-1869</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charlotte Loriot, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et théâtre : pour de nouvelles perspectives théoriques et méthodologiques à partir de l'exemple de la parodie dramatique d'opéra en France au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et théâtre : pour de nouvelles perspectives théoriques et méthodologiques à partir de l'exemple de la parodie dramatique d'opéra en France au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00527155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errata ou comment corriger et interpréter Tarare (Beaumarchais/Salieri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Errata ou comment corriger et interpréter Tarare (Beaumarchais/Salieri)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle de parodies dramatiques d'opéra : les apports du traitement systématique des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un siècle de parodies dramatiques d'opéra : les apports du traitement systématique des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00531181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5283,417 +5395,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rochefort, Vies théâtrales. Le métier de comédien à Paris entre Lumières et Révolution, Ceyzérieu, Champ Vallon, 2024, 551 p., ISBN 979-10-267-1223-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.187-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.723.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14. Entretien avec Olivier Aubert et Françoise Rubellin. « Comme de la pâte à modeler »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Leichman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rubellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles études sur les lieux de spectacle de la première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.177-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11647/obp.0400.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11647/obp.0400.14⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04732780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théâtres de comique de Paris et la vogue de la parodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rameau et son temps. Harmonie et Lumières, catalogue d’exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage d’Heike Klees, Das Spiel in der Comédie-Italienne (1662-1729) : Strukturen und Funktionnen im Wandel (Würzburg : Königshausen u. Neumann, 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation comique d’Orphée au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide pédagogique autour d’Orphée et Eurydice de Gluck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5703,117 +5815,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérepsicore : Hybridité des espaces de création et pluralité des formes scéniques (1760-1860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Triolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5823,98 +5935,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtres de la Foire à Paris au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5924,91 +6036,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien entre Rafaël Magrou et Jan Pappelbaum, scénographe de Thomas Ostermeier, dans Horizons/théâtres, n°15, 2022, p. 47-55.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6018,143 +6130,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Drama and Performance Studies. 2025 – 2, n° 25</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (25), 258 p., 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18827-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18827-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05225381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6. Étudier les wauxhalls parisiens (1766–1798)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Piquart-Vesperini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,65 +6290,65 @@
               <w:t xml:space="preserve">St Andrews Studies in French History and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), pp.83-94, 2024, St Andrews Studies in French History and Culture, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11647/OBP.0400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6383,51 +6495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ht/269" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vtheatres.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04743085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Triolaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/k0nw-wq67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r30" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.80603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18827-8.p.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.412.0145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.087.0301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Th&#233;venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2014.1631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2011.947" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/la-musique-de-scene-dans-le-theatre-parle-des-lumieres-au-romantisme.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.00" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MLZM1702" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YKQT2503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522367v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983824v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110408348-003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287593v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.mazou.2012.01.0291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287605v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390113v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390124v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de S&#233;douy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531184v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.723.0187" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732780v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.14" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287611v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03152900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18827-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Piquart-Vesperini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ht/269" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vtheatres.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04743085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Triolaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/k0nw-wq67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leichman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0400" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r30" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.80603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221483v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18827-8.p.0115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Petiteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.412.0145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.765" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.087.0301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Th&#233;venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gaia.2014.1631" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2011.947" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/ENG/la-musique-de-scene-dans-le-theatre-parle-des-lumieres-au-romantisme.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.00" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MLZM1702" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/YKQT2503" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230152v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522367v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esme Winter-Froemel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110408348-003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287593v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.mazou.2012.01.0291" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390113v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009288v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de S&#233;douy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00531181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.723.0187" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/obp.0400.14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287607v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03152900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18827-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Piquart-Vesperini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>