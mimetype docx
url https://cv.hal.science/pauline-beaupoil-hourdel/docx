--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1328,213 +1328,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négation chez les enfants signeurs et non signeurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expressing Abstract Notions in Adult-Child Story-Reading Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Voyage vers la parole. L'Enfant, les Sens, l'Acquisition du Langage, 33, pp.55-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340559v1</w:t>
+                <w:t xml:space="preserve">hal-01689676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressing Abstract Notions in Adult-Child Story-Reading Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La négation chez les enfants signeurs et non signeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycnos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.141-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.8.1.07blo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689676v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating fruits and vegetables. An Ethnographic Study of American and French Family Dinners</w:t>
               </w:r>
@@ -1956,877 +1956,877 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation multimodale et apprentissage de l’anglais en maternelle : repenser l’observation du langage chez les 3–6 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lecture et langage chez l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMILEX : Enseigner (avec) les langues en école primaire : Théorie et pratiques de classe en dialogue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascale Leclercq (UMPV, EMMA); Aurélie Bourdais (UM, LIRDEF); Brahim Azaoui (UM, LIRDEF), Jan 2026, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférences pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470475v1</w:t>
+                <w:t xml:space="preserve">hal-05462663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture et langage chez l'enfant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation multimodale et apprentissage de l’anglais en maternelle : repenser l’observation du langage chez les 3–6 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences pour enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, Jan 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">EMILEX : Enseigner (avec) les langues en école primaire : Théorie et pratiques de classe en dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Leclercq (UMPV, EMMA); Aurélie Bourdais (UM, LIRDEF); Brahim Azaoui (UM, LIRDEF), Jan 2026, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462663v1</w:t>
+                <w:t xml:space="preserve">hal-05470475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des langues à l’école : Pédagogie de projet et outils de pilotage du directeur/de la directrice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier d’analyse de données filmées pendant des dîners familiaux dans des familles françaises sourdes et entendantes : liens école/famille et construction des apprentissages dans les interactions en famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation des directeurs et directrice d’écoles bilingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Paris; Mission LVE de l'Académie de Paris; Lab'Sorbonne; Florence Mary; Aude Carlier Müller; Sandra Seralini, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">JE-ISGSFrance2 : Approches multimodales des interactions en contextes formels et informels. Comprendre et utiliser les gestes, postures et expressions faciales pour mieux interagir en classe, en famille et au quotidien.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaupoil-Hourdel; Aurélie Mariscalchi; Brahim Azaoui, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428659v1</w:t>
+                <w:t xml:space="preserve">hal-05088993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality in Development: Coding and Analyzing Negation in Early Interaction</w:t>
+                <w:t xml:space="preserve">Embodied negation: a developmental perspective on a French child’s coordination of action, gesture and speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Interaction and Multimodality in Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cecilia Rojas-Nieto; Karina Hess-Zimmermann; Laura Villalobos Pedroza; Wendy Lara Galindo, Jun 2025, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128265v1</w:t>
+                <w:t xml:space="preserve">hal-05377371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des langues à l'école : quels enjeux ?</w:t>
+                <w:t xml:space="preserve">Construction des territoires langagiers dans les interactions en famille pendant les dîners familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation pour les directeurs et directrices des écoles bilingues de l’académie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab'Sorbonne; Florence Mary; Aude Carlier Müller; Laurence Quintin; David Coutisson; Mission LVE du rectorat de l'académie de Paris, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire en ligne ISGS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGS France, Feb 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128261v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place la formation laisse-t-elle à l’innovation ?</w:t>
+                <w:t xml:space="preserve">Enseignement des langues à l’école : Pédagogie de projet et outils de pilotage du directeur/de la directrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les/en langues : enjeux et priorités pour la formation des (futurs) enseignants (ACEDLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Behra; Cédric Sarré, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de formation des directeurs et directrice d’écoles bilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Paris; Mission LVE de l'Académie de Paris; Lab'Sorbonne; Florence Mary; Aude Carlier Müller; Sandra Seralini, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089047v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre l’anglais à l’école primaire : études de cas</w:t>
+                <w:t xml:space="preserve">Multimodality in Development: Coding and Analyzing Negation in Early Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFC - Ecole Académique de la Formation Continue de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC Paris; Mission LVE de l'académie de Paris, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Interaction and Multimodality in Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cecilia Rojas-Nieto; Karina Hess-Zimmermann; Laura Villalobos Pedroza; Wendy Lara Galindo, Jun 2025, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427660v1</w:t>
+                <w:t xml:space="preserve">hal-05128265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement des langues à l'école : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
+              <w:t xml:space="preserve">Journée de formation pour les directeurs et directrices des écoles bilingues de l’académie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Sorbonne; Florence Mary; Aude Carlier Müller; Laurence Quintin; David Coutisson; Mission LVE du rectorat de l'académie de Paris, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377374v1</w:t>
+                <w:t xml:space="preserve">hal-05128261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des territoires langagiers dans les interactions en famille pendant les dîners familiaux</w:t>
+                <w:t xml:space="preserve">Quelle place la formation laisse-t-elle à l’innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire en ligne ISGS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGS France, Feb 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Enseigner les/en langues : enjeux et priorités pour la formation des (futurs) enseignants (ACEDLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Behra; Cédric Sarré, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089005v1</w:t>
+                <w:t xml:space="preserve">hal-05089047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied negation: a developmental perspective on a French child’s coordination of action, gesture and speech</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre l’anglais à l’école primaire : études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
+              <w:t xml:space="preserve">EAFC - Ecole Académique de la Formation Continue de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC Paris; Mission LVE de l'académie de Paris, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377371v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d’analyse de données filmées pendant des dîners familiaux dans des familles françaises sourdes et entendantes : liens école/famille et construction des apprentissages dans les interactions en famille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Blondel</w:t>
+                <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE-ISGSFrance2 : Approches multimodales des interactions en contextes formels et informels. Comprendre et utiliser les gestes, postures et expressions faciales pour mieux interagir en classe, en famille et au quotidien.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaupoil-Hourdel; Aurélie Mariscalchi; Brahim Azaoui, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088993v1</w:t>
+                <w:t xml:space="preserve">hal-05377374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement-apprentissage de l’anglais à l’école maternelle : un corpus vidéo au service de la formation des enseignants</w:t>
               </w:r>
@@ -3065,191 +3065,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of multimodal negation: integrating prosody and gesture</w:t>
+                <w:t xml:space="preserve">Le rôle du livre et du parent dans le développement du langage de l'enfant entre 0 et 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 10 - Workshop 1 Multimodal Negation: Foundations and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simon Harrison; Silva Ladewig; Suwei Wu; Beyza Sümer; Hasan Dikyuva, Jul 2025, Nimègue, Netherlands</w:t>
+              <w:t xml:space="preserve">"Disponibles pour lire : le livre au cœur de la parentalité" 10 ans du programme Des livres à soi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Des Livres à Soi; Ariane Vives, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154345v1</w:t>
+                <w:t xml:space="preserve">hal-05128259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du livre et du parent dans le développement du langage de l'enfant entre 0 et 6 ans</w:t>
+                <w:t xml:space="preserve">The development of multimodal negation: integrating prosody and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Disponibles pour lire : le livre au cœur de la parentalité" 10 ans du programme Des livres à soi.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Des Livres à Soi; Ariane Vives, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ISGS 10 - Workshop 1 Multimodal Negation: Foundations and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simon Harrison; Silva Ladewig; Suwei Wu; Beyza Sümer; Hasan Dikyuva, Jul 2025, Nimègue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128259v1</w:t>
+                <w:t xml:space="preserve">hal-05154345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’explicitation dans l’enseignement-apprentissage des langues vivantes en classe d’élémentaires, au regard de quels implicites ?</w:t>
               </w:r>
@@ -3406,372 +3406,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lecture partagée avec des enfants non-lecteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Formation de Formateurs sur l’entrée dans la fiction chez le jeune enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virginie Actis; Barbara Arroyo, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04660223v1</w:t>
+                <w:t xml:space="preserve">halshs-05089077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching English as a second language in primary school: a comparison between kindergarden and fifth grade teaching practices</w:t>
+                <w:t xml:space="preserve">Enseigner et Apprendre l’anglais à l’école primaire : études de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARDAA 2024, TeachLEng, Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDAA, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence EAFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC; Mission LVE de l'académie de Paris, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04639752v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture partagée avec des enfants non-lecteurs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation de Formateurs sur l’entrée dans la fiction chez le jeune enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Virginie Actis; Barbara Arroyo, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05089077v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04660223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et Apprendre l’anglais à l’école primaire : études de cas.</w:t>
+                <w:t xml:space="preserve">Teaching English as a second language in primary school: a comparison between kindergarden and fifth grade teaching practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EAFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC; Mission LVE de l'académie de Paris, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ARDAA 2024, TeachLEng, Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDAA, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089072v1</w:t>
+                <w:t xml:space="preserve">halshs-04639752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on English L2 learner interview data: the case of I don’t know.</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental perspective on multimodal negation in French speaking children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4023,191 +4023,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04817817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of negation in children aged 0 ;10-4 ;00: a multimodal perspective</w:t>
+                <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NegLab Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goethe University, Jun 2024, Frankfort, Germany</w:t>
+              <w:t xml:space="preserve">Les rencontres de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639494v1</w:t>
+                <w:t xml:space="preserve">hal-04643265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
+                <w:t xml:space="preserve">The development of negation in children aged 0 ;10-4 ;00: a multimodal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">NegLab Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goethe University, Jun 2024, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643265v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04639494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don’t know</w:t>
               </w:r>
@@ -4446,752 +4446,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l’anglais à l’école : quels bénéfices ? Une exposition précoce aux langues vivantes étrangères et réussite des élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don't know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de formation pour les enseignants du premier degré dans le cadre des formations de l'Ecole Académique de la Formation Continue de l'Académie de Paris (EAFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EuroSLA 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089088v1</w:t>
+                <w:t xml:space="preserve">hal-04415830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
+                <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catteau Fanny</w:t>
+                <w:t xml:space="preserve">Olivia Allamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
+              <w:t xml:space="preserve">La nuit européenne des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPCE, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639811v1</w:t>
+                <w:t xml:space="preserve">hal-05089105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre l’anglais à l’école : quels bénéfices ? Une exposition précoce aux langues vivantes étrangères et réussite des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Conférence de formation pour les enseignants du premier degré dans le cadre des formations de l'Ecole Académique de la Formation Continue de l'Académie de Paris (EAFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255208v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l’anglais à l’école maternelle : Effets d'une exposition précoce aux langues vivantes étrangères sur la réussite des élèves.</w:t>
+                <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catteau Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cadre des actions de l’Ecole Académique de la Formation Continue dans l’académie de Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089110v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04639811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
+                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04641904v1</w:t>
+                <w:t xml:space="preserve">hal-04255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don't know</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre l’anglais à l’école maternelle : Effets d'une exposition précoce aux langues vivantes étrangères sur la réussite des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence dans le cadre des actions de l’Ecole Académique de la Formation Continue dans l’académie de Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415830v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nuit européenne des chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPCE, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089105v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04641904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture partagée et socialisation langagière dans des familles françaises et britanniques</w:t>
               </w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedoin Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caët Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coordination of gestural, prosodic and verbal patterns: a developmental perspective on multimodal negation in French speaking children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7402,191 +7402,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing student perceptions on translanguaging: a case study of a bilingual Master’s programme in a French university</w:t>
+                <w:t xml:space="preserve">Transforming ESP classes with translanguaging: a case study in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mcallister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Multilingual Language Theories and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">58ème congrès de la SAES, Atelier Anglais de Spécialité GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822718v1</w:t>
+                <w:t xml:space="preserve">hal-01822710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming ESP classes with translanguaging: a case study in a French university</w:t>
+                <w:t xml:space="preserve">Analysing student perceptions on translanguaging: a case study of a bilingual Master’s programme in a French university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mcallister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58ème congrès de la SAES, Atelier Anglais de Spécialité GERAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Multilingual Language Theories and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822710v1</w:t>
+                <w:t xml:space="preserve">hal-01822718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Game-Based Learning applied to the teaching of English linguistics: a case-study</w:t>
               </w:r>
@@ -8327,51 +8327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8998,191 +8998,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
+                <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424049v1</w:t>
+                <w:t xml:space="preserve">halshs-01162295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
+                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICLC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01162295v1</w:t>
+                <w:t xml:space="preserve">halshs-01424049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form-function relationships in the development of a child’s utterance negation</w:t>
               </w:r>
@@ -9542,1085 +9542,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotations and analyses with ELAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ELAN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Katharina Harr, Nicole Weidinger, Anja Schubert, Julia Schiffer, Oct 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424054v1</w:t>
+                <w:t xml:space="preserve">hal-01107564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+                <w:t xml:space="preserve">Hearing and deaf children’s gestures and signs in negative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Sound to Gesture conference (S2G)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Adyloc 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern; Michèle Guidetti; Marion Blondel, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088434v1</w:t>
+                <w:t xml:space="preserve">halshs-01424056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrugging as Stance-taking: a developmental perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistique cognitive et multimodalité, Rencontre avec Eve Sweetser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IASCL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107562v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and functions of shrugging in interaction: a comparison between children and adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adyloc, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">From Sound to Gesture conference (S2G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221946v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations and analyses with ELAN</w:t>
+                <w:t xml:space="preserve">Shrugging as Stance-taking: a developmental perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELAN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Katharina Harr, Nicole Weidinger, Anja Schubert, Julia Schiffer, Oct 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Linguistique cognitive et multimodalité, Rencontre avec Eve Sweetser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107564v1</w:t>
+                <w:t xml:space="preserve">hal-01107562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and deaf children’s gestures and signs in negative constructions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms and functions of shrugging in interaction: a comparison between children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adyloc 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern; Michèle Guidetti; Marion Blondel, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adyloc, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424056v1</w:t>
+                <w:t xml:space="preserve">hal-01221946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What palm-up gestures can tell us about language development: Focus on multimodal negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Georgetown University Round Table 2014 (GURT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088436v1</w:t>
+                <w:t xml:space="preserve">hal-00959790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What palm-up gestures can tell us about language development: Focus on multimodal negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hearing and Deaf children’s gestures and signs in negative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Blondel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Limousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georgetown University Round Table 2014 (GURT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADYLOC, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959790v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and Deaf children’s gestures and signs in negative constructions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Blondel</w:t>
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADYLOC, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Congress of the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221944v1</w:t>
+                <w:t xml:space="preserve">hal-01088436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELAN Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+                <w:t xml:space="preserve">Gestures as the missing link between signed and spoken languages: focus on multimodal negation, Usage-based Approaches to Language, Language Learning, and Multilingualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELAN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">GURT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221960v1</w:t>
+                <w:t xml:space="preserve">hal-02343011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures as the missing link between signed and spoken languages: focus on multimodal negation, Usage-based Approaches to Language, Language Learning, and Multilingualism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+                <w:t xml:space="preserve">ELAN Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GURT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Washington, United States</w:t>
+              <w:t xml:space="preserve">ELAN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343011v1</w:t>
+                <w:t xml:space="preserve">hal-01221960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remembrance of sensations past: the role of memory in child language acquisition.</w:t>
               </w:r>
@@ -10695,463 +10695,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l’utilisation de CLAN et perfectionnement</w:t>
+                <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus, outil et modélisation statistique dans l’étude de l’acquisition du langage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR, CNRS, Adyloc, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Congress of Linguists - Session 6-B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221959v1</w:t>
+                <w:t xml:space="preserve">hal-00848789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do children express refusal and rejection? A multimodal and corpus-based approach</w:t>
+                <w:t xml:space="preserve">Introduction à l’utilisation de CLAN et perfectionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNUGLS 2013 (Sorbonne Nouvelle University Graduate Linguistics Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaupoil, Laurent David, Vincent Hugou, Justine Paris, Alessandra Jacqueline Vieira, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Corpus, outil et modélisation statistique dans l’étude de l’acquisition du langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR, CNRS, Adyloc, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813011v1</w:t>
+                <w:t xml:space="preserve">hal-01221959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of story-telling on children's language development</w:t>
+                <w:t xml:space="preserve">How do children express refusal and rejection? A multimodal and corpus-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A VOYAGE TOWARDS WORDS Representing the Sensations of Early Childhood and the Acquisition of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Lanone, Aliyah Morgenstern, Anne-Marie Paquet-Deyris, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">SNUGLS 2013 (Sorbonne Nouvelle University Graduate Linguistics Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaupoil, Laurent David, Vincent Hugou, Justine Paris, Alessandra Jacqueline Vieira, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918875v1</w:t>
+                <w:t xml:space="preserve">hal-00813011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of story-telling on children's language development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">A VOYAGE TOWARDS WORDS Representing the Sensations of Early Childhood and the Acquisition of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Lanone, Aliyah Morgenstern, Anne-Marie Paquet-Deyris, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838719v1</w:t>
+                <w:t xml:space="preserve">hal-00918875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Linguists - Session 6-B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848789v1</w:t>
+                <w:t xml:space="preserve">hal-00838719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach to children's first negative constructions</w:t>
               </w:r>
@@ -11239,165 +11239,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négation multimodale chez l'enfant. Corporelle, gestuelle, verbale : des modalités complémentaires ou supplémentaires ?</w:t>
+                <w:t xml:space="preserve">A multimodal and corpus-based approach to children's expression of refusal and rejection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaupoil, Camille Debras &amp; Simon Harrison, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">AFLiCo V - Fifth International Conference of the Association Française de Linguistique Cognitive - Empirical approaches to multi-modality and to language variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens and Annie Risler and Bert Cappelle and Dany Amiot., May 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826325v1</w:t>
+                <w:t xml:space="preserve">hal-00824102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal and corpus-based approach to children's expression of refusal and rejection.</w:t>
+                <w:t xml:space="preserve">La négation multimodale chez l'enfant. Corporelle, gestuelle, verbale : des modalités complémentaires ou supplémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo V - Fifth International Conference of the Association Française de Linguistique Cognitive - Empirical approaches to multi-modality and to language variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens and Annie Risler and Bert Cappelle and Dany Amiot., May 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaupoil, Camille Debras &amp; Simon Harrison, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824102v1</w:t>
+                <w:t xml:space="preserve">hal-00826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blossoming of Multimodal Negation : The Speaking Children.</w:t>
               </w:r>
@@ -12835,243 +12835,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s socialization to multi-party interactive practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embodying language complexity : Co-speech gestures between age 3 and 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Letizia Caronia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susan Goldin-Meadow; Aliyah Morgenstern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Social Interaction at Home and School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, John Benjamins, pp.45-86, 2021, Dialogue Studies, 9789027209481. </w:t>
+              <w:t xml:space="preserve">Gesture in Language : Development Across the Lifespan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-1-4338-3629-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/ds.32.01mor⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/0000269-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03563718v1</w:t>
+                <w:t xml:space="preserve">hal-03458660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodying language complexity : Co-speech gestures between age 3 and 4.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children’s socialization to multi-party interactive practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Susan Goldin-Meadow; Aliyah Morgenstern. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letizia Caronia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture in Language : Development Across the Lifespan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-1-4338-3629-9. </w:t>
+              <w:t xml:space="preserve">Language and Social Interaction at Home and School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, John Benjamins, pp.45-86, 2021, Dialogue Studies, 9789027209481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0000269-007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/ds.32.01mor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458660v1</w:t>
+                <w:t xml:space="preserve">halshs-03563718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telling stories multimodally: what observations of parent-child shared book-reading activities can bring to L2 kindergarten teachers’ training</w:t>
               </w:r>
@@ -14370,323 +14370,323 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une langue ? Le voyage des mots d’une langue vocale à une autre, d’une langue visuelle à une langue vocale. Communication-atelier dans une classe de CE2-CM1.</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 4 : Théâtraliser une histoire issue d'un album pour faciliter la compréhension des élèves. Le corps de l'enseignant.e de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089010v1</w:t>
+                <w:t xml:space="preserve">hal-05088961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 2 : Engager le corps pour servir des apprentissages en langues vivantes étrangères</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’une langue ? Le voyage des mots d’une langue vocale à une autre, d’une langue visuelle à une langue vocale. Communication-atelier dans une classe de CE2-CM1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088944v1</w:t>
+                <w:t xml:space="preserve">hal-05089010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 1 : Mobiliser plusieurs domaines dans un projet LVE en maternelle</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 2 : Engager le corps pour servir des apprentissages en langues vivantes étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uv4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079147v1</w:t>
+                <w:t xml:space="preserve">hal-05088944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 4 : Théâtraliser une histoire issue d'un album pour faciliter la compréhension des élèves. Le corps de l'enseignant.e de maternelle</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 1 : Mobiliser plusieurs domaines dans un projet LVE en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088961v1</w:t>
+                <w:t xml:space="preserve">hal-05079147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche ALDIFOR 5 : Théâtraliser une histoire issue d'un album pour engager les élèves de maternelle dans une activité d'interaction orale</w:t>
               </w:r>
@@ -15211,51 +15211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="341A4B61"/>
+    <w:nsid w:val="A14676DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15442,51 +15442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-beaupoil-hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7245-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198066074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/349148933499754300100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00025.yam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bouquet-Ysos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RXGWDS2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.05bea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaufils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Caronia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128259v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089110v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02455016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouaatarif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02356780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1489" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-beaupoil-hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7245-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198066074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/349148933499754300100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00025.yam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bouquet-Ysos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RXGWDS2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.05bea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaufils" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Caronia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02455016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouaatarif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02356780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1489" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>