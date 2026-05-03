--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2107,286 +2107,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d’analyse de données filmées pendant des dîners familiaux dans des familles françaises sourdes et entendantes : liens école/famille et construction des apprentissages dans les interactions en famille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner et apprendre l’anglais à l’école primaire : études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE-ISGSFrance2 : Approches multimodales des interactions en contextes formels et informels. Comprendre et utiliser les gestes, postures et expressions faciales pour mieux interagir en classe, en famille et au quotidien.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaupoil-Hourdel; Aurélie Mariscalchi; Brahim Azaoui, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EAFC - Ecole Académique de la Formation Continue de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC Paris; Mission LVE de l'académie de Paris, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088993v1</w:t>
+                <w:t xml:space="preserve">hal-05427660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied negation: a developmental perspective on a French child’s coordination of action, gesture and speech</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377371v1</w:t>
+                <w:t xml:space="preserve">hal-05377374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des territoires langagiers dans les interactions en famille pendant les dîners familiaux</w:t>
+                <w:t xml:space="preserve">Quelle place la formation laisse-t-elle à l’innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire en ligne ISGS France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISGS France, Feb 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">Enseigner les/en langues : enjeux et priorités pour la formation des (futurs) enseignants (ACEDLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Behra; Cédric Sarré, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089005v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement des langues à l’école : Pédagogie de projet et outils de pilotage du directeur/de la directrice</w:t>
               </w:r>
@@ -2573,260 +2547,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place la formation laisse-t-elle à l’innovation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier d’analyse de données filmées pendant des dîners familiaux dans des familles françaises sourdes et entendantes : liens école/famille et construction des apprentissages dans les interactions en famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les/en langues : enjeux et priorités pour la formation des (futurs) enseignants (ACEDLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Behra; Cédric Sarré, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">JE-ISGSFrance2 : Approches multimodales des interactions en contextes formels et informels. Comprendre et utiliser les gestes, postures et expressions faciales pour mieux interagir en classe, en famille et au quotidien.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaupoil-Hourdel; Aurélie Mariscalchi; Brahim Azaoui, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089047v1</w:t>
+                <w:t xml:space="preserve">hal-05088993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre l’anglais à l’école primaire : études de cas</w:t>
+                <w:t xml:space="preserve">Construction des territoires langagiers dans les interactions en famille pendant les dîners familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFC - Ecole Académique de la Formation Continue de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC Paris; Mission LVE de l'académie de Paris, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire en ligne ISGS France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISGS France, Feb 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427660v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embodied negation: a developmental perspective on a French child’s coordination of action, gesture and speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377374v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement-apprentissage de l’anglais à l’école maternelle : un corpus vidéo au service de la formation des enseignants</w:t>
               </w:r>
@@ -3153,51 +3153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of multimodal negation: integrating prosody and gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3406,372 +3406,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture partagée avec des enfants non-lecteurs.</w:t>
+                <w:t xml:space="preserve">Teaching English as a second language in primary school: a comparison between kindergarden and fifth grade teaching practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation de Formateurs sur l’entrée dans la fiction chez le jeune enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Virginie Actis; Barbara Arroyo, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ARDAA 2024, TeachLEng, Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDAA, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05089077v1</w:t>
+                <w:t xml:space="preserve">halshs-04639752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et Apprendre l’anglais à l’école primaire : études de cas.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence EAFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC; Mission LVE de l'académie de Paris, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089072v1</w:t>
+                <w:t xml:space="preserve">halshs-04660223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La lecture partagée avec des enfants non-lecteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Formation de Formateurs sur l’entrée dans la fiction chez le jeune enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Virginie Actis; Barbara Arroyo, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04660223v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05089077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching English as a second language in primary school: a comparison between kindergarden and fifth grade teaching practices</w:t>
+                <w:t xml:space="preserve">Enseigner et Apprendre l’anglais à l’école primaire : études de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARDAA 2024, TeachLEng, Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDAA, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence EAFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC; Mission LVE de l'académie de Paris, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639752v1</w:t>
+                <w:t xml:space="preserve">hal-05089072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on English L2 learner interview data: the case of I don’t know.</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental perspective on multimodal negation in French speaking children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4023,191 +4023,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04817817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
+                <w:t xml:space="preserve">The development of negation in children aged 0 ;10-4 ;00: a multimodal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">NegLab Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goethe University, Jun 2024, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643265v1</w:t>
+                <w:t xml:space="preserve">halshs-04639494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of negation in children aged 0 ;10-4 ;00: a multimodal perspective</w:t>
+                <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NegLab Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goethe University, Jun 2024, Frankfort, Germany</w:t>
+              <w:t xml:space="preserve">Les rencontres de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04639494v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don’t know</w:t>
               </w:r>
@@ -4446,752 +4446,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don't know</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre l’anglais à l’école maternelle : Effets d'une exposition précoce aux langues vivantes étrangères sur la réussite des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSLA 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence dans le cadre des actions de l’Ecole Académique de la Formation Continue dans l’académie de Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415830v1</w:t>
+                <w:t xml:space="preserve">hal-05089110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nuit européenne des chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPCE, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089105v1</w:t>
+                <w:t xml:space="preserve">halshs-04641904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre l’anglais à l’école : quels bénéfices ? Une exposition précoce aux langues vivantes étrangères et réussite des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de formation pour les enseignants du premier degré dans le cadre des formations de l'Ecole Académique de la Formation Continue de l'Académie de Paris (EAFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catteau Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Pontonx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l’anglais à l’école maternelle : Effets d'une exposition précoce aux langues vivantes étrangères sur la réussite des élèves.</w:t>
+                <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Allamand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cadre des actions de l’Ecole Académique de la Formation Continue dans l’académie de Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La nuit européenne des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPCE, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089110v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Bedoin</w:t>
+                <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don't know</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EuroSLA 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04641904v1</w:t>
+                <w:t xml:space="preserve">hal-04415830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture partagée et socialisation langagière dans des familles françaises et britanniques</w:t>
               </w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedoin Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caët Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5630,51 +5630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coordination of gestural, prosodic and verbal patterns: a developmental perspective on multimodal negation in French speaking children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5900,299 +5900,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reprises en crèche : co-construction du sens et expérimentation des formes langagières.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+                <w:t xml:space="preserve">Adult’s spoken reformulations of children’s plurisemiotic productions:highlighting the primacy of spoken language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">AAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865669v1</w:t>
+                <w:t xml:space="preserve">hal-03503038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialization to book-reading in French and English family life: a longitudinal and comparative interactive study of specialized language practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les reprises en crèche : co-construction du sens et expérimentation des formes langagières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPrA, International Pragmatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Winthertour, Switzerland</w:t>
+              <w:t xml:space="preserve">JE Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407949v1</w:t>
+                <w:t xml:space="preserve">hal-03865669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult’s spoken reformulations of children’s plurisemiotic productions:highlighting the primacy of spoken language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socialization to book-reading in French and English family life: a longitudinal and comparative interactive study of specialized language practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">IPrA, International Pragmatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winthertour, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503038v1</w:t>
+                <w:t xml:space="preserve">hal-03407949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multimodale de la langue adressée à l’enfant</w:t>
               </w:r>
@@ -6845,286 +6845,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and functions of gesture reiterations in a corpus of tandem interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching English Linguistics to less than enthousiastic students: is playing the answer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Anaphora in Discourse: towards an interdisciplinary approach / Gérer l'Anaphore en Discours : vers une approche interdisciplinaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Language In Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769555v1</w:t>
+                <w:t xml:space="preserve">halshs-02320832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Action Research be both Collaborative and Asymmetrical?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Josse</w:t>
+                <w:t xml:space="preserve">Forms and functions of gesture reiterations in a corpus of tandem interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research methodology in the field of SLA and learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Managing Anaphora in Discourse: towards an interdisciplinary approach / Gérer l'Anaphore en Discours : vers une approche interdisciplinaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822683v1</w:t>
+                <w:t xml:space="preserve">hal-01769555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching English Linguistics to less than enthousiastic students: is playing the answer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Action Research be both Collaborative and Asymmetrical?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Josse</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language In Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Research methodology in the field of SLA and learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02320832v1</w:t>
+                <w:t xml:space="preserve">hal-01822683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses multimodales d'interactions mère-enfant en anglais et en français pendant des activités de lecture : de l'acquisition à l'apprentissage, quelles pistes pour la formation des futurs PE ?</w:t>
               </w:r>
@@ -7648,277 +7648,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolugram : gamifier la grammaire</w:t>
+                <w:t xml:space="preserve">Révolugram : Gamifier la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Degez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan Grosvenor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment / pourquoi enseigner la grammaire/linguistique anglaise aux LLCER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Hélène Josse; François Labatut; Aliyah Morgenstern, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02320833v1</w:t>
+                <w:t xml:space="preserve">hal-01656477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolugram : Gamifier la grammaire</w:t>
+                <w:t xml:space="preserve">Révolugram : gamifier la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Degez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rowan Grosvenor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rowan Grosvenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment / pourquoi enseigner la grammaire/linguistique anglaise aux LLCER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hélène Josse; François Labatut; Aliyah Morgenstern, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656477v1</w:t>
+                <w:t xml:space="preserve">halshs-02320833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective feedback sequences in tandem interactions: a multi-dimensional approach</w:t>
               </w:r>
@@ -8107,51 +8107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens when usage-based teaching does not seem to apply.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8321,221 +8321,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01753831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodality and Complexity in Children’s Negations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies -- Gestualité — Créativité — Multimodalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ISGS 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342886v1</w:t>
+                <w:t xml:space="preserve">hal-01365269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality and Complexity in Children’s Negations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies -- Gestualité — Créativité — Multimodalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365269v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d’un scénario pédagogique</w:t>
               </w:r>
@@ -8709,125 +8709,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and Functions of Early Utterance Negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The pragmatics of grammar: negation and polarity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Larrivée, May 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01162291v1</w:t>
+                <w:t xml:space="preserve">hal-01365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8843,182 +8886,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLC 13 The 13th International Cognitive Linguistics Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms and Functions of Early Utterance Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The pragmatics of grammar: negation and polarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Larrivée, May 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365288v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01162291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
               </w:r>
@@ -9542,571 +9542,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations and analyses with ELAN</w:t>
+                <w:t xml:space="preserve">Shrugging as Stance-taking: a developmental perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELAN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Katharina Harr, Nicole Weidinger, Anja Schubert, Julia Schiffer, Oct 2014, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Linguistique cognitive et multimodalité, Rencontre avec Eve Sweetser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107564v1</w:t>
+                <w:t xml:space="preserve">hal-01107562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and deaf children’s gestures and signs in negative constructions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms and functions of shrugging in interaction: a comparison between children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adyloc 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern; Michèle Guidetti; Marion Blondel, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adyloc, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424056v1</w:t>
+                <w:t xml:space="preserve">hal-01221946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">From Sound to Gesture conference (S2G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424054v1</w:t>
+                <w:t xml:space="preserve">hal-01088434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Sound to Gesture conference (S2G)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">IASCL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088434v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01424054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrugging as Stance-taking: a developmental perspective</w:t>
+                <w:t xml:space="preserve">Annotations and analyses with ELAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistique cognitive et multimodalité, Rencontre avec Eve Sweetser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ELAN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Katharina Harr, Nicole Weidinger, Anja Schubert, Julia Schiffer, Oct 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107562v1</w:t>
+                <w:t xml:space="preserve">hal-01107564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and functions of shrugging in interaction: a comparison between children and adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hearing and deaf children’s gestures and signs in negative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adyloc, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Adyloc 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern; Michèle Guidetti; Marion Blondel, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221946v1</w:t>
+                <w:t xml:space="preserve">halshs-01424056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What palm-up gestures can tell us about language development: Focus on multimodal negation</w:t>
               </w:r>
@@ -10410,217 +10410,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures as the missing link between signed and spoken languages: focus on multimodal negation, Usage-based Approaches to Language, Language Learning, and Multilingualism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+                <w:t xml:space="preserve">ELAN Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GURT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Washington, United States</w:t>
+              <w:t xml:space="preserve">ELAN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343011v1</w:t>
+                <w:t xml:space="preserve">hal-01221960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELAN Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+                <w:t xml:space="preserve">Gestures as the missing link between signed and spoken languages: focus on multimodal negation, Usage-based Approaches to Language, Language Learning, and Multilingualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELAN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">GURT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221960v1</w:t>
+                <w:t xml:space="preserve">hal-02343011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remembrance of sensations past: the role of memory in child language acquisition.</w:t>
               </w:r>
@@ -10695,204 +10695,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
+                <w:t xml:space="preserve">The influence of story-telling on children's language development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Linguists - Session 6-B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">A VOYAGE TOWARDS WORDS Representing the Sensations of Early Childhood and the Acquisition of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Lanone, Aliyah Morgenstern, Anne-Marie Paquet-Deyris, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848789v1</w:t>
+                <w:t xml:space="preserve">hal-00918875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l’utilisation de CLAN et perfectionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus, outil et modélisation statistique dans l’étude de l’acquisition du langage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR, CNRS, Adyloc, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221959v1</w:t>
+                <w:t xml:space="preserve">hal-00838719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do children express refusal and rejection? A multimodal and corpus-based approach</w:t>
               </w:r>
@@ -10941,217 +10954,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of story-telling on children's language development</w:t>
+                <w:t xml:space="preserve">Introduction à l’utilisation de CLAN et perfectionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A VOYAGE TOWARDS WORDS Representing the Sensations of Early Childhood and the Acquisition of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Lanone, Aliyah Morgenstern, Anne-Marie Paquet-Deyris, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Corpus, outil et modélisation statistique dans l’étude de l’acquisition du langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR, CNRS, Adyloc, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918875v1</w:t>
+                <w:t xml:space="preserve">hal-01221959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">19th International Congress of Linguists - Session 6-B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838719v1</w:t>
+                <w:t xml:space="preserve">hal-00848789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach to children's first negative constructions</w:t>
               </w:r>
@@ -11239,165 +11239,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal and corpus-based approach to children's expression of refusal and rejection.</w:t>
+                <w:t xml:space="preserve">La négation multimodale chez l'enfant. Corporelle, gestuelle, verbale : des modalités complémentaires ou supplémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo V - Fifth International Conference of the Association Française de Linguistique Cognitive - Empirical approaches to multi-modality and to language variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens and Annie Risler and Bert Cappelle and Dany Amiot., May 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaupoil, Camille Debras &amp; Simon Harrison, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824102v1</w:t>
+                <w:t xml:space="preserve">hal-00826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négation multimodale chez l'enfant. Corporelle, gestuelle, verbale : des modalités complémentaires ou supplémentaires ?</w:t>
+                <w:t xml:space="preserve">A multimodal and corpus-based approach to children's expression of refusal and rejection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaupoil, Camille Debras &amp; Simon Harrison, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">AFLiCo V - Fifth International Conference of the Association Française de Linguistique Cognitive - Empirical approaches to multi-modality and to language variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens and Annie Risler and Bert Cappelle and Dany Amiot., May 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826325v1</w:t>
+                <w:t xml:space="preserve">hal-00824102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blossoming of Multimodal Negation : The Speaking Children.</w:t>
               </w:r>
@@ -12835,243 +12835,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodying language complexity : Co-speech gestures between age 3 and 4.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children’s socialization to multi-party interactive practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Susan Goldin-Meadow; Aliyah Morgenstern. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Letizia Caronia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture in Language : Development Across the Lifespan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-1-4338-3629-9. </w:t>
+              <w:t xml:space="preserve">Language and Social Interaction at Home and School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, John Benjamins, pp.45-86, 2021, Dialogue Studies, 9789027209481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0000269-007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/ds.32.01mor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458660v1</w:t>
+                <w:t xml:space="preserve">halshs-03563718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s socialization to multi-party interactive practices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embodying language complexity : Co-speech gestures between age 3 and 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Letizia Caronia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Susan Goldin-Meadow; Aliyah Morgenstern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Social Interaction at Home and School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, John Benjamins, pp.45-86, 2021, Dialogue Studies, 9789027209481. </w:t>
+              <w:t xml:space="preserve">Gesture in Language : Development Across the Lifespan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-1-4338-3629-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/ds.32.01mor⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/0000269-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03563718v1</w:t>
+                <w:t xml:space="preserve">hal-03458660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telling stories multimodally: what observations of parent-child shared book-reading activities can bring to L2 kindergarten teachers’ training</w:t>
               </w:r>
@@ -13521,249 +13521,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multimodal approach to the development of negation in signed and spoken languages: Four case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, </w:t>
+              <w:t xml:space="preserve">Lourdes Ortega; Andrea E. Tyler; Hae In Park; Mariko Uno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The usage-based study of language learning and multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgetown University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-35, 2016, 9781626163249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288361v1</w:t>
+                <w:t xml:space="preserve">halshs-01424046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal approach to the development of negation in signed and spoken languages: Four case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lourdes Ortega; Andrea E. Tyler; Hae In Park; Mariko Uno. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgetown University Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424046v1</w:t>
+                <w:t xml:space="preserve">halshs-01288362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
@@ -13791,76 +13791,76 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288362v1</w:t>
+                <w:t xml:space="preserve">halshs-01288361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
@@ -13888,51 +13888,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288358v1</w:t>
@@ -14084,51 +14084,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288357v1</w:t>
@@ -14181,51 +14181,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288359v1</w:t>
@@ -14289,51 +14289,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Larrivée; Chungmin Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negation and polarity: Cognitive and experimental perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer International Publishing, pp.95-123, 2015, Language, Cognition, and Mind, 978-3-319-17463-1, 978-3-319-17464-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365245v1</w:t>
@@ -14370,323 +14370,323 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 4 : Théâtraliser une histoire issue d'un album pour faciliter la compréhension des élèves. Le corps de l'enseignant.e de maternelle</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’une langue ? Le voyage des mots d’une langue vocale à une autre, d’une langue visuelle à une langue vocale. Communication-atelier dans une classe de CE2-CM1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088961v1</w:t>
+                <w:t xml:space="preserve">hal-05089010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une langue ? Le voyage des mots d’une langue vocale à une autre, d’une langue visuelle à une langue vocale. Communication-atelier dans une classe de CE2-CM1.</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 2 : Engager le corps pour servir des apprentissages en langues vivantes étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uv4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089010v1</w:t>
+                <w:t xml:space="preserve">hal-05088944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 2 : Engager le corps pour servir des apprentissages en langues vivantes étrangères</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 1 : Mobiliser plusieurs domaines dans un projet LVE en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088944v1</w:t>
+                <w:t xml:space="preserve">hal-05079147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 1 : Mobiliser plusieurs domaines dans un projet LVE en maternelle</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 4 : Théâtraliser une histoire issue d'un album pour faciliter la compréhension des élèves. Le corps de l'enseignant.e de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079147v1</w:t>
+                <w:t xml:space="preserve">hal-05088961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche ALDIFOR 5 : Théâtraliser une histoire issue d'un album pour engager les élèves de maternelle dans une activité d'interaction orale</w:t>
               </w:r>
@@ -15211,51 +15211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A14676DB"/>
+    <w:nsid w:val="D01FDEFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15442,51 +15442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-beaupoil-hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7245-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198066074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/349148933499754300100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00025.yam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bouquet-Ysos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RXGWDS2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.05bea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaufils" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Caronia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089088v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089110v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02455016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouaatarif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02356780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918875v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1489" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-beaupoil-hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7245-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198066074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/349148933499754300100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00025.yam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bouquet-Ysos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RXGWDS2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.05bea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaufils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Caronia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02455016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouaatarif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02356780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1489" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>