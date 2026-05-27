--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2107,467 +2107,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre l’anglais à l’école primaire : études de cas</w:t>
+                <w:t xml:space="preserve">Enseignement des langues à l’école : Pédagogie de projet et outils de pilotage du directeur/de la directrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAFC - Ecole Académique de la Formation Continue de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC Paris; Mission LVE de l'académie de Paris, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de formation des directeurs et directrice d’écoles bilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Paris; Mission LVE de l'Académie de Paris; Lab'Sorbonne; Florence Mary; Aude Carlier Müller; Sandra Seralini, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427660v1</w:t>
+                <w:t xml:space="preserve">hal-05428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodality in Development: Coding and Analyzing Negation in Early Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
+              <w:t xml:space="preserve">Workshop on Interaction and Multimodality in Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cecilia Rojas-Nieto; Karina Hess-Zimmermann; Laura Villalobos Pedroza; Wendy Lara Galindo, Jun 2025, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377374v1</w:t>
+                <w:t xml:space="preserve">hal-05128265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place la formation laisse-t-elle à l’innovation ?</w:t>
+                <w:t xml:space="preserve">Enseignement des langues à l'école : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner les/en langues : enjeux et priorités pour la formation des (futurs) enseignants (ACEDLE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Behra; Cédric Sarré, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de formation pour les directeurs et directrices des écoles bilingues de l’académie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Sorbonne; Florence Mary; Aude Carlier Müller; Laurence Quintin; David Coutisson; Mission LVE du rectorat de l'académie de Paris, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089047v1</w:t>
+                <w:t xml:space="preserve">hal-05128261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des langues à l’école : Pédagogie de projet et outils de pilotage du directeur/de la directrice</w:t>
+                <w:t xml:space="preserve">Quelle place la formation laisse-t-elle à l’innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beaufils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation des directeurs et directrice d’écoles bilingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Paris; Mission LVE de l'Académie de Paris; Lab'Sorbonne; Florence Mary; Aude Carlier Müller; Sandra Seralini, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Enseigner les/en langues : enjeux et priorités pour la formation des (futurs) enseignants (ACEDLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Behra; Cédric Sarré, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05428659v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality in Development: Coding and Analyzing Negation in Early Interaction</w:t>
+                <w:t xml:space="preserve">Enseigner et apprendre l’anglais à l’école primaire : études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Interaction and Multimodality in Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cecilia Rojas-Nieto; Karina Hess-Zimmermann; Laura Villalobos Pedroza; Wendy Lara Galindo, Jun 2025, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">EAFC - Ecole Académique de la Formation Continue de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC Paris; Mission LVE de l'académie de Paris, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128265v1</w:t>
+                <w:t xml:space="preserve">hal-05427660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement des langues à l'école : quels enjeux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embodied Language and Multimodal Coordination in French Family Dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation pour les directeurs et directrices des écoles bilingues de l’académie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab'Sorbonne; Florence Mary; Aude Carlier Müller; Laurence Quintin; David Coutisson; Mission LVE du rectorat de l'académie de Paris, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Expressivity, Bodies and Language in the 21 century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Sorlin, Université de Montpellier - Paul Valéry / IUF, EMMA; Julie Neveux, Sorbonne Université, CELISO, Nov 2025, Montpellier, France. https://expressivity.sciencesconf.org/?lang=en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128261v1</w:t>
+                <w:t xml:space="preserve">hal-05377374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier d’analyse de données filmées pendant des dîners familiaux dans des familles françaises sourdes et entendantes : liens école/famille et construction des apprentissages dans les interactions en famille</w:t>
               </w:r>
@@ -3406,234 +3406,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching English as a second language in primary school: a comparison between kindergarden and fifth grade teaching practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARDAA 2024, TeachLEng, Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDAA, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639752v1</w:t>
+                <w:t xml:space="preserve">halshs-04660223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building participation frameworks: the role of gaze in signing and speaking family dinners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching English as a second language in primary school: a comparison between kindergarden and fifth grade teaching practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL Intenational Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ARDAA 2024, TeachLEng, Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDAA, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04660223v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04639752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lecture partagée avec des enfants non-lecteurs.</w:t>
               </w:r>
@@ -3751,532 +3751,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from multimodal analysis on English L2 learner interview data: the case of I don’t know.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A developmental perspective on multimodal negation in French speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMMAncipons les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Crémieux; Virginie Iché, Apr 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IASCL International Congress for the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856172v1</w:t>
+                <w:t xml:space="preserve">halshs-04660237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental perspective on multimodal negation in French speaking children</w:t>
+                <w:t xml:space="preserve">Exploring Multimodal Complexity in Early Language Acquisition: The Case of Negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL International Congress for the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop International Multimodality in Social Interactions 2.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille; Laboratoire Computational Communicative Development; Chiara Mazzocconi; Lise Habib-Dassetto; Shreejata Gupta; Nadera Bureau; Daniele Schön; Abdellah Fourtassi, Dec 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04660237v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04817817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Multimodal Complexity in Early Language Acquisition: The Case of Negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights from multimodal analysis on English L2 learner interview data: the case of I don’t know.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Edmonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International Multimodality in Social Interactions 2.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille; Laboratoire Computational Communicative Development; Chiara Mazzocconi; Lise Habib-Dassetto; Shreejata Gupta; Nadera Bureau; Daniele Schön; Abdellah Fourtassi, Dec 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">EMMAncipons les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Crémieux; Virginie Iché, Apr 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04817817v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of negation in children aged 0 ;10-4 ;00: a multimodal perspective</w:t>
+                <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NegLab Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goethe University, Jun 2024, Frankfort, Germany</w:t>
+              <w:t xml:space="preserve">Les rencontres de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639494v1</w:t>
+                <w:t xml:space="preserve">hal-04643265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diner familial perdu. Ateliers de présentation du projet ANR Dinlang.</w:t>
+                <w:t xml:space="preserve">The development of negation in children aged 0 ;10-4 ;00: a multimodal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">NegLab Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goethe University, Jun 2024, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643265v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04639494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don’t know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSLA 2024, the 33rd Conference of the European Second Language Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry, Montpellier, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4446,566 +4446,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04639485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l’anglais à l’école maternelle : Effets d'une exposition précoce aux langues vivantes étrangères sur la réussite des élèves.</w:t>
+                <w:t xml:space="preserve">Apprendre l’anglais à l’école : quels bénéfices ? Une exposition précoce aux langues vivantes étrangères et réussite des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cadre des actions de l’Ecole Académique de la Formation Continue dans l’académie de Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de formation pour les enseignants du premier degré dans le cadre des formations de l'Ecole Académique de la Formation Continue de l'Académie de Paris (EAFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089110v1</w:t>
+                <w:t xml:space="preserve">hal-05089088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catteau Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04641904v1</w:t>
+                <w:t xml:space="preserve">halshs-04639811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l’anglais à l’école : quels bénéfices ? Une exposition précoce aux langues vivantes étrangères et réussite des élèves</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisse Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de formation pour les enseignants du premier degré dans le cadre des formations de l'Ecole Académique de la Formation Continue de l'Académie de Paris (EAFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089088v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synchronization of gesture and prosody in French children’s multimodal pathway into negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discours sur l’école durant les dîners familiaux : socialisation aux codes et secondarisation des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie (de) Pontonx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSYM, 1st International Multimodal Communication Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pompeu Fabra, Apr 2023, Barcelone, France</w:t>
+              <w:t xml:space="preserve">AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon; ENS de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04639811v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04641904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal approaches to meaning-making in family dinners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre l’anglais à l’école maternelle : Effets d'une exposition précoce aux langues vivantes étrangères sur la réussite des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Conférence dans le cadre des actions de l’Ecole Académique de la Formation Continue dans l’académie de Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAFC de l'Académie de Paris; Mission LVE de l'Académie de Paris, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255208v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les diners du futur. Ateliers de presentation du projet ANR Dinlang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Allamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,77 +5069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from multimodal analysis on longitudinal interview data: the case of I don't know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sneed German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedoin Diane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caët Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5900,299 +5900,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult’s spoken reformulations of children’s plurisemiotic productions:highlighting the primacy of spoken language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+                <w:t xml:space="preserve">Les reprises en crèche : co-construction du sens et expérimentation des formes langagières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">JE Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503038v1</w:t>
+                <w:t xml:space="preserve">hal-03865669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reprises en crèche : co-construction du sens et expérimentation des formes langagières.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socialization to book-reading in French and English family life: a longitudinal and comparative interactive study of specialized language practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leroy-Collombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">IPrA, International Pragmatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Winthertour, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865669v1</w:t>
+                <w:t xml:space="preserve">hal-03407949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socialization to book-reading in French and English family life: a longitudinal and comparative interactive study of specialized language practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult’s spoken reformulations of children’s plurisemiotic productions:highlighting the primacy of spoken language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPrA, International Pragmatics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Winthertour, Switzerland</w:t>
+              <w:t xml:space="preserve">AAA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407949v1</w:t>
+                <w:t xml:space="preserve">hal-03503038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multimodale de la langue adressée à l’enfant</w:t>
               </w:r>
@@ -6845,286 +6845,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching English Linguistics to less than enthousiastic students: is playing the answer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forms and functions of gesture reiterations in a corpus of tandem interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language In Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Managing Anaphora in Discourse: towards an interdisciplinary approach / Gérer l'Anaphore en Discours : vers une approche interdisciplinaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02320832v1</w:t>
+                <w:t xml:space="preserve">hal-01769555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and functions of gesture reiterations in a corpus of tandem interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
+                <w:t xml:space="preserve">Can Action Research be both Collaborative and Asymmetrical?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Anaphora in Discourse: towards an interdisciplinary approach / Gérer l'Anaphore en Discours : vers une approche interdisciplinaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Research methodology in the field of SLA and learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769555v1</w:t>
+                <w:t xml:space="preserve">hal-01822683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Action Research be both Collaborative and Asymmetrical?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching English Linguistics to less than enthousiastic students: is playing the answer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Riou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research methodology in the field of SLA and learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Language In Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822683v1</w:t>
+                <w:t xml:space="preserve">halshs-02320832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses multimodales d'interactions mère-enfant en anglais et en français pendant des activités de lecture : de l'acquisition à l'apprentissage, quelles pistes pour la formation des futurs PE ?</w:t>
               </w:r>
@@ -7648,277 +7648,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolugram : Gamifier la grammaire</w:t>
+                <w:t xml:space="preserve">Révolugram : gamifier la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Degez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowan Grosvenor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rowan Grosvenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment / pourquoi enseigner la grammaire/linguistique anglaise aux LLCER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hélène Josse; François Labatut; Aliyah Morgenstern, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656477v1</w:t>
+                <w:t xml:space="preserve">halshs-02320833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolugram : gamifier la grammaire</w:t>
+                <w:t xml:space="preserve">Révolugram : Gamifier la grammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Degez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Degez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rowan Grosvenor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment / pourquoi enseigner la grammaire/linguistique anglaise aux LLCER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">, Hélène Josse; François Labatut; Aliyah Morgenstern, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02320833v1</w:t>
+                <w:t xml:space="preserve">hal-01656477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrective feedback sequences in tandem interactions: a multi-dimensional approach</w:t>
               </w:r>
@@ -8107,51 +8107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What happens when usage-based teaching does not seem to apply.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8321,221 +8321,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01753831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality and Complexity in Children’s Negations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGS 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies -- Gestualité — Créativité — Multimodalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365269v1</w:t>
+                <w:t xml:space="preserve">hal-02342886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal theoretical and methodological approach to language acquisition: the example of negation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodality and Complexity in Children’s Negations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference of the International Society of Gestures Studies -- Gestualité — Créativité — Multimodalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aliyah Morgenstern, PRISMES, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ISGS 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aliyah Morgenstern, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342886v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d’un scénario pédagogique</w:t>
               </w:r>
@@ -8709,168 +8709,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms and Functions of Early Utterance Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The pragmatics of grammar: negation and polarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Larrivée, May 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365288v1</w:t>
+                <w:t xml:space="preserve">halshs-01162291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8886,303 +8843,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLC 13 The 13th International Cognitive Linguistics Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and Functions of Early Utterance Negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The pragmatics of grammar: negation and polarity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Larrivée, May 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01162291v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
+                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICLC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01162295v1</w:t>
+                <w:t xml:space="preserve">halshs-01424049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s multimodal grammar under construction: The example of negation</w:t>
+                <w:t xml:space="preserve">Constructing negation: the role of gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lancaster University, Jul 2015, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international de l’AFLiCO 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424049v1</w:t>
+                <w:t xml:space="preserve">halshs-01162295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form-function relationships in the development of a child’s utterance negation</w:t>
               </w:r>
@@ -9542,394 +9542,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01162298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrugging as Stance-taking: a developmental perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistique cognitive et multimodalité, Rencontre avec Eve Sweetser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IASCL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107562v1</w:t>
+                <w:t xml:space="preserve">halshs-01424054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms and functions of shrugging in interaction: a comparison between children and adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Debras</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra del Ré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adyloc, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">From Sound to Gesture conference (S2G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221946v1</w:t>
+                <w:t xml:space="preserve">hal-01088434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of gesture and prosody in children’s multimodal pathway into negation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shrugging as Stance-taking: a developmental perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Sound to Gesture conference (S2G)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Linguistique cognitive et multimodalité, Rencontre avec Eve Sweetser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088434v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms and functions of shrugging in interaction: a comparison between children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adyloc, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424054v1</w:t>
+                <w:t xml:space="preserve">hal-01221946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotations and analyses with ELAN</w:t>
               </w:r>
@@ -10207,420 +10207,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and Deaf children’s gestures and signs in negative constructions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Blondel</w:t>
+                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADYLOC, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">13th International Congress of the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221944v1</w:t>
+                <w:t xml:space="preserve">hal-01088436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal negation in speaking children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hearing and Deaf children’s gestures and signs in negative constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress of the Study of Child Language (IASCL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Acquisition Dysfonctionnements Langues Oral Cognition conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADYLOC, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088436v1</w:t>
+                <w:t xml:space="preserve">hal-01221944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELAN Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+                <w:t xml:space="preserve">Gestures as the missing link between signed and spoken languages: focus on multimodal negation, Usage-based Approaches to Language, Language Learning, and Multilingualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELAN Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">GURT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221960v1</w:t>
+                <w:t xml:space="preserve">hal-02343011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestures as the missing link between signed and spoken languages: focus on multimodal negation, Usage-based Approaches to Language, Language Learning, and Multilingualism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+                <w:t xml:space="preserve">ELAN Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GURT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Washington, United States</w:t>
+              <w:t xml:space="preserve">ELAN Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343011v1</w:t>
+                <w:t xml:space="preserve">hal-01221960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remembrance of sensations past: the role of memory in child language acquisition.</w:t>
               </w:r>
@@ -10695,355 +10695,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of story-telling on children's language development</w:t>
+                <w:t xml:space="preserve">Introduction à l’utilisation de CLAN et perfectionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A VOYAGE TOWARDS WORDS Representing the Sensations of Early Childhood and the Acquisition of Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Lanone, Aliyah Morgenstern, Anne-Marie Paquet-Deyris, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Corpus, outil et modélisation statistique dans l’étude de l’acquisition du langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR, CNRS, Adyloc, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918875v1</w:t>
+                <w:t xml:space="preserve">hal-01221959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do children express refusal and rejection? A multimodal and corpus-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Language Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">SNUGLS 2013 (Sorbonne Nouvelle University Graduate Linguistics Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaupoil, Laurent David, Vincent Hugou, Justine Paris, Alessandra Jacqueline Vieira, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838719v1</w:t>
+                <w:t xml:space="preserve">hal-00813011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do children express refusal and rejection? A multimodal and corpus-based approach</w:t>
+                <w:t xml:space="preserve">The influence of story-telling on children's language development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNUGLS 2013 (Sorbonne Nouvelle University Graduate Linguistics Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaupoil, Laurent David, Vincent Hugou, Justine Paris, Alessandra Jacqueline Vieira, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">A VOYAGE TOWARDS WORDS Representing the Sensations of Early Childhood and the Acquisition of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Lanone, Aliyah Morgenstern, Anne-Marie Paquet-Deyris, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813011v1</w:t>
+                <w:t xml:space="preserve">hal-00918875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l’utilisation de CLAN et perfectionnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tansmission of multiparty conversation practices in multimodal French family dinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus, outil et modélisation statistique dans l’étude de l’acquisition du langage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR, CNRS, Adyloc, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Child Language Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221959v1</w:t>
+                <w:t xml:space="preserve">hal-00838719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of multimodal negation from 1 to 4 : a case-study</w:t>
               </w:r>
@@ -11239,165 +11239,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La négation multimodale chez l'enfant. Corporelle, gestuelle, verbale : des modalités complémentaires ou supplémentaires ?</w:t>
+                <w:t xml:space="preserve">A multimodal and corpus-based approach to children's expression of refusal and rejection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pauline Beaupoil, Camille Debras &amp; Simon Harrison, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">AFLiCo V - Fifth International Conference of the Association Française de Linguistique Cognitive - Empirical approaches to multi-modality and to language variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Lemmens and Annie Risler and Bert Cappelle and Dany Amiot., May 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826325v1</w:t>
+                <w:t xml:space="preserve">hal-00824102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal and corpus-based approach to children's expression of refusal and rejection.</w:t>
+                <w:t xml:space="preserve">La négation multimodale chez l'enfant. Corporelle, gestuelle, verbale : des modalités complémentaires ou supplémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo V - Fifth International Conference of the Association Française de Linguistique Cognitive - Empirical approaches to multi-modality and to language variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Lemmens and Annie Risler and Bert Cappelle and Dany Amiot., May 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Perspectives croisées sur l'analyse multimodale de corpus oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pauline Beaupoil, Camille Debras &amp; Simon Harrison, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824102v1</w:t>
+                <w:t xml:space="preserve">hal-00826325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Blossoming of Multimodal Negation : The Speaking Children.</w:t>
               </w:r>
@@ -12084,77 +12084,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Pragmatic Development of &amp;quot;I Don’t Know&amp;quot; During Study Abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sneed German</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nimègue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,77 +12192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal approach of linguistic development during Study Abroad: the case of I don’t know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sneed German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sneed German</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Edmonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSLA 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tromso, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13521,249 +13521,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal approach to the development of negation in signed and spoken languages: Four case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lourdes Ortega; Andrea E. Tyler; Hae In Park; Mariko Uno. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgetown University Press</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01424046v1</w:t>
+                <w:t xml:space="preserve">halshs-01288361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multimodal approach to the development of negation in signed and spoken languages: Four case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, </w:t>
+              <w:t xml:space="preserve">Lourdes Ortega; Andrea E. Tyler; Hae In Park; Mariko Uno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The usage-based study of language learning and multilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgetown University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-35, 2016, 9781626163249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288362v1</w:t>
+                <w:t xml:space="preserve">halshs-01424046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
@@ -13791,76 +13791,76 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01288361v1</w:t>
+                <w:t xml:space="preserve">halshs-01288362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A child’s multimodal negations from 1 to 4 : the interplay between modalities</w:t>
               </w:r>
@@ -13888,51 +13888,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288358v1</w:t>
@@ -14084,51 +14084,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288357v1</w:t>
@@ -14181,51 +14181,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288359v1</w:t>
@@ -14289,681 +14289,805 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Larrivée; Chungmin Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Negation and polarity: Cognitive and experimental perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer International Publishing, pp.95-123, 2015, Language, Cognition, and Mind, 978-3-319-17463-1, 978-3-319-17464-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17464-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une langue ? Le voyage des mots d’une langue vocale à une autre, d’une langue visuelle à une langue vocale. Communication-atelier dans une classe de CE2-CM1.</w:t>
+                <w:t xml:space="preserve">Votre mission : mener une recherche en équipe sur l’acquisition du langage de l’enfant !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089010v1</w:t>
+                <w:t xml:space="preserve">hal-05628843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 2 : Engager le corps pour servir des apprentissages en langues vivantes étrangères</w:t>
+                <w:t xml:space="preserve">Atelier de sensibilisation à l’anglais à l’aide de comptines et d’un album.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088944v1</w:t>
+                <w:t xml:space="preserve">hal-05626732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 1 : Mobiliser plusieurs domaines dans un projet LVE en maternelle</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’une langue ? Le voyage des mots d’une langue vocale à une autre, d’une langue visuelle à une langue vocale. Communication-atelier dans une classe de CE2-CM1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079147v1</w:t>
+                <w:t xml:space="preserve">hal-05089010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 4 : Théâtraliser une histoire issue d'un album pour faciliter la compréhension des élèves. Le corps de l'enseignant.e de maternelle</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 2 : Engager le corps pour servir des apprentissages en langues vivantes étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uv4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088961v1</w:t>
+                <w:t xml:space="preserve">hal-05088944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 5 : Théâtraliser une histoire issue d'un album pour engager les élèves de maternelle dans une activité d'interaction orale</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 1 : Mobiliser plusieurs domaines dans un projet LVE en maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088972v1</w:t>
+                <w:t xml:space="preserve">hal-05079147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiche ALDIFOR 3 : Le bain linguistique. Construire un univers thématique.</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 4 : Théâtraliser une histoire issue d'un album pour faciliter la compréhension des élèves. Le corps de l'enseignant.e de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088952v1</w:t>
+                <w:t xml:space="preserve">hal-05088961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le bébé communique-t-il ? Comment le bébé apprend-il à parler ?</w:t>
+                <w:t xml:space="preserve">Fiche ALDIFOR 5 : Théâtraliser une histoire issue d'un album pour engager les élèves de maternelle dans une activité d'interaction orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089107v1</w:t>
+                <w:t xml:space="preserve">hal-05088972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiche ALDIFOR 3 : Le bain linguistique. Construire un univers thématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13uv4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le bébé communique-t-il ? Comment le bébé apprend-il à parler ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment aider les enseignant.e.s débutant.e.s à s’engager avec plaisir dans l’enseignement des langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14973,65 +15097,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating eating and languaging: the choreography of speech, sign, gesture and action in family dinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chevrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15066,84 +15190,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeSpIn 2023: 8th Gesture and Speech in Interaction conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17617/2.3527183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId253"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15211,51 +15335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D01FDEFA"/>
+    <w:nsid w:val="17473129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15442,51 +15566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-beaupoil-hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7245-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198066074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/349148933499754300100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00025.yam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bouquet-Ysos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RXGWDS2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.05bea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089047v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaufils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Caronia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639752v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02455016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouaatarif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02356780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769555v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221960v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813011v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1489" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088944v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088952v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089107v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-beaupoil-hourdel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7245-8908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198066074" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/349148933499754300100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13uv4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bedoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.186.0118" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817827v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00025.yam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68150" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19043.bea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02335395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leroy-Collombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.3914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.5576" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Josse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bouquet-Ysos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RXGWDS2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.05bea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.8.1.07blo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Kremer-Sadlik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.01.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498943v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beaufils" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Colla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Caronia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089072v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856172v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Edmonds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sneed German" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04643265v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639503v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05089081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Pontonx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04641904v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Allamand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255196v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedoin Diane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca&#235;t St&#233;phanie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danet Claire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865669v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407949v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02455016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137335v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouaatarif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02356780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919779v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hotze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#252;ller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcallister" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Degez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Grosvenor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Horgues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Scheuer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865672v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Yousfi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507333v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162291v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221937v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162295v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del R&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107564v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424056v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Limousin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221960v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221959v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00847751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Benazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687108v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612577v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611248v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155016v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639474v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/1489" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ds.32.01mor" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458660v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007365v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656277v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loulou Kosmala" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Masuga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2017.cssw2017.748" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288361v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17464-8_5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.georgetown.edu/Book/The-Usage-based-Study-of-Language-Learning-and-Multilingualism" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340203v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288357v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628843v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088944v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088961v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088952v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089107v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281337v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/2.3527183" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>