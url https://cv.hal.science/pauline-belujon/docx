--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3018,51 +3018,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BCD899D"/>
+    <w:nsid w:val="5255F3BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>