--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1733,209 +1733,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorganization of Striatal Inhibitory Microcircuits Leads to Pathological Synchrony in the Basal Ganglia</w:t>
+                <w:t xml:space="preserve">Hippocampus, amygdala, and stress: interacting systems that affect susceptibility to addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71 (5), pp.766-768. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1216 (1), pp.114-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2011.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05896.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486074v1</w:t>
+                <w:t xml:space="preserve">hal-02486054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampus, amygdala, and stress: interacting systems that affect susceptibility to addiction</w:t>
+                <w:t xml:space="preserve">Reorganization of Striatal Inhibitory Microcircuits Leads to Pathological Synchrony in the Basal Ganglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1216 (1), pp.114-121. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (5), pp.766-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2010.05896.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2011.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486054v1</w:t>
+                <w:t xml:space="preserve">hal-02486074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory transmission in locus coeruleus neurons expressing GABAA receptor epsilon subunit has a number of unique properties.</w:t>
               </w:r>
@@ -3018,51 +3018,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5255F3BF"/>
+    <w:nsid w:val="2CEA8066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3249,51 +3249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-belujon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7966-8657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101476388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Hebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lardeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Letort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Salin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belujon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03379555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hofford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05770-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyaa096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1957-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyx056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyw117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02474425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jakobowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dollish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2014.04.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Patton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs380" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S146114571200106X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.08.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05896.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belujon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baufreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grandoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F C Batten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00227.2009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Lodge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23245" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chetrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Laquitaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006208" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grace" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2200-08.2008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Alaerts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava-Ann Allman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Barnett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bittner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2008.08.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T9N9HNL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bezard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taupignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bioulac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2583-07.2007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05348318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-belujon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7966-8657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/101476388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o-Paul Hebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lardeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Letort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111335" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Salin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belujon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03379555v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hofford" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05770-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyaa096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1957-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepelletier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2017.109" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyx056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyw117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-02474425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jakobowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Dollish" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2516" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2014.04.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Patton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhs380" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485837v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S146114571200106X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.25334" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2010.05896.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486074v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.08.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146675v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Belujon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baufreton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Grandoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T F C Batten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00227.2009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Lodge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23245" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chetrit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Laquitaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006208" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grace" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2200-08.2008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Alaerts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ava-Ann Allman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Barnett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bittner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2008.08.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T9N9HNL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bezard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taupignon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bioulac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2583-07.2007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05348318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bodard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235583v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>