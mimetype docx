--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline BENDJEBBAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring national trajectories of organic agriculture in Africa. Comparing Benin and Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire d’institutionnalisation de l’agriculture biologique en Ouganda, success story de l’Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.45003. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01898358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture in Africa: A source of innovation for agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01898365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et droit à l'alimentation : pour une refonte des politiques de sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Postolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.318-323. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional innovations for organic agriculture in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum: "From its roots, organic inspires science, and vice versa", 6th ISOFAR conference at the 20th Organic World congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond certified organic agriculture for export: a differential instutionalization of organic agriculture in Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'économie rurale SFER, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization Path of Organic Agriculture in Uganda: from Importation to Hybridation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’action publique dans les pays « sous régime d’aide » Acteurs, processus, négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD association, Nov 2015, Cotonou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); FAO, CIRAD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major tends in food sytem drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.25-32, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six main categories of drivers shaping food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.19-23, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Dury; Pauline Bendjebbar; Etienne Hainzelin; Thierry Giordano; Nicolas Bricas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk: new trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIRAD; European Commission, pp.123-126, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. Trends and Challenges. A scientific handout for the High Level Event of the Global Network against Food Crises: Food & Agriculture in times of crisis, Brussels, 2-3 April 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 48 p., 2019, 978-2-87614-747-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture in Africa: a source of innovation for agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle bio africain? : trajectoires comparées d’institutionnalisation de l’agriculture biologique au Bénin et en Ouganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02185005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline BENDJEBBAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring national trajectories of organic agriculture in Africa. Comparing Benin and Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01898358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire d’institutionnalisation de l’agriculture biologique en Ouganda, success story de l’Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.45003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture in Africa: A source of innovation for agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01898365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et droit à l'alimentation : pour une refonte des politiques de sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Postolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.318-323. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional innovations for organic agriculture in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum: "From its roots, organic inspires science, and vice versa", 6th ISOFAR conference at the 20th Organic World congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond certified organic agriculture for export: a differential instutionalization of organic agriculture in Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'économie rurale SFER, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization Path of Organic Agriculture in Uganda: from Importation to Hybridation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’action publique dans les pays « sous régime d’aide » Acteurs, processus, négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD association, Nov 2015, Cotonou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); FAO, CIRAD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. Trends and Challenges. A scientific handout for the High Level Event of the Global Network against Food Crises: Food & Agriculture in times of crisis, Brussels, 2-3 April 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 48 p., 2019, 978-2-87614-747-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major tends in food sytem drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.25-32, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six main categories of drivers shaping food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.19-23, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Dury; Pauline Bendjebbar; Etienne Hainzelin; Thierry Giordano; Nicolas Bricas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk: new trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIRAD; European Commission, pp.123-126, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle bio africain? : trajectoires comparées d’institutionnalisation de l’agriculture biologique au Bénin et en Ouganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02185005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936452v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018029" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0587" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229889v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00087" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00086" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173815v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02185005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0587" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02185005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>