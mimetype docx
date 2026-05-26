--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline BENDJEBBAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring national trajectories of organic agriculture in Africa. Comparing Benin and Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01898358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire d’institutionnalisation de l’agriculture biologique en Ouganda, success story de l’Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.45003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture in Africa: A source of innovation for agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01898365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et droit à l'alimentation : pour une refonte des politiques de sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Postolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.318-323. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional innovations for organic agriculture in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum: "From its roots, organic inspires science, and vice versa", 6th ISOFAR conference at the 20th Organic World congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond certified organic agriculture for export: a differential instutionalization of organic agriculture in Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'économie rurale SFER, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization Path of Organic Agriculture in Uganda: from Importation to Hybridation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’action publique dans les pays « sous régime d’aide » Acteurs, processus, négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD association, Nov 2015, Cotonou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); FAO, CIRAD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. Trends and Challenges. A scientific handout for the High Level Event of the Global Network against Food Crises: Food & Agriculture in times of crisis, Brussels, 2-3 April 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 48 p., 2019, 978-2-87614-747-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major tends in food sytem drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.25-32, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six main categories of drivers shaping food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.19-23, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Dury; Pauline Bendjebbar; Etienne Hainzelin; Thierry Giordano; Nicolas Bricas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk: new trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIRAD; European Commission, pp.123-126, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle bio africain? : trajectoires comparées d’institutionnalisation de l’agriculture biologique au Bénin et en Ouganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02185005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline BENDJEBBAR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring national trajectories of organic agriculture in Africa. Comparing Benin and Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique en Afrique : un levier d’innovations pour le développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire d’institutionnalisation de l’agriculture biologique en Ouganda, success story de l’Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.45003. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture biologique en Afrique : un levier d'innovations pour le développement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01898358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic agriculture in Africa: A source of innovation for agricultural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.1 - 4. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-01898365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté alimentaire et droit à l'alimentation : pour une refonte des politiques de sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Postolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (5), pp.318-323. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2012.0587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional innovations for organic agriculture in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison M. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Lemeilleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Forum: "From its roots, organic inspires science, and vice versa", 6th ISOFAR conference at the 20th Organic World congress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond certified organic agriculture for export: a differential instutionalization of organic agriculture in Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'économie rurale SFER, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalization Path of Organic Agriculture in Uganda: from Importation to Hybridation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique de l’action publique dans les pays « sous régime d’aide » Acteurs, processus, négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APAD association, Nov 2015, Cotonou, Benin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); FAO, CIRAD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. Trends and Challenges. A scientific handout for the High Level Event of the Global Network against Food Crises: Food & Agriculture in times of crisis, Brussels, 2-3 April 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 48 p., 2019, 978-2-87614-747-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major tends in food sytem drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.25-32, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six main categories of drivers shaping food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.19-23, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Dury; Pauline Bendjebbar; Etienne Hainzelin; Thierry Giordano; Nicolas Bricas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk: new trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIRAD; European Commission, pp.123-126, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle bio africain? : trajectoires comparées d’institutionnalisation de l’agriculture biologique au Bénin et en Ouganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Paris-Est, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018PESC0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02185005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0587" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02185005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03931557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.11.012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Bon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936452v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01898365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00036" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Postolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0587" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison M. Loconto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Lemeilleur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02185005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC0006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>