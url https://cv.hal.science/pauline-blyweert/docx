--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -230,295 +230,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly open 3D carbon structures enhance solar steam generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring CO 2 methanation using 3D-printed carbon architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fillet</w:t>
+                <w:t xml:space="preserve">Ana Querido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivia Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.164684⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.e202500303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202500303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220971v1</w:t>
+                <w:t xml:space="preserve">hal-05220942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring CO 2 methanation using 3D-printed carbon architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly open 3D carbon structures enhance solar steam generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Querido</w:t>
+                <w:t xml:space="preserve">J. Castro-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Soares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (11), pp.e202500303. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 518, pp.164684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cssc.202500303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.164684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220942v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating 3D-Printed Carbon–Carbonyl Iron Composites for Electromagnetic Applications</w:t>
               </w:r>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation model for the curing of photosensitive acrylate resin in a stereolithography process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the pyrolysis of 3D-printed tannin-based composites -A first approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,64 +898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Restivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1000,572 +1000,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New, 3D binder-jetted carbons with minimal periodic surface structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetic properties of 3D-printed carbon-BaTiO 3 composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pelanconi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+                <w:t xml:space="preserve">Alexander Zharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Meisak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Bianchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davide Viganò</w:t>
+                <w:t xml:space="preserve">Artyom Plyushch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Macutkevič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118252⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0145532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274473v1</w:t>
+                <w:t xml:space="preserve">hal-04274465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greener and more mechanically robust 3D acrylate composites with added tannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 203, pp.117179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic properties of 3D-printed carbon-BaTiO 3 composites</w:t>
+                <w:t xml:space="preserve">3D-Printed Carbons with Improved Properties and Oxidation Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0145532⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (21), pp.8055-8064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274465v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Printed Carbons with Improved Properties and Oxidation Resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New, 3D binder-jetted carbons with minimal periodic surface structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pelanconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vincent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davide Viganò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (21), pp.8055-8064. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.118252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c00152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146252v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Design Optimization of Acrylate—Tannin Photocurable Resins for 3D Printing of Bio-Based Porous Carbon Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,51 +1638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannin-based resins for 3D printing of porous carbon architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Macutkevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1800,51 +1800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous bio-sourced carbons by stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2383,51 +2383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05053876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsyhanok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meisak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Selskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevi&#269;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17081009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zharov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Plyushch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145532" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04517446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05053876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsyhanok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meisak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Selskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevi&#269;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17081009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zharov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Plyushch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04517446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>