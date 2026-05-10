--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -1000,278 +1000,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic properties of 3D-printed carbon-BaTiO 3 composites</w:t>
+                <w:t xml:space="preserve">Greener and more mechanically robust 3D acrylate composites with added tannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0145532⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.117179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274465v1</w:t>
+                <w:t xml:space="preserve">hal-04274072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greener and more mechanically robust 3D acrylate composites with added tannin</w:t>
+                <w:t xml:space="preserve">Electromagnetic properties of 3D-printed carbon-BaTiO 3 composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Meisak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artyom Plyushch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Macutkevič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.117179. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0145532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274072v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Printed Carbons with Improved Properties and Oxidation Resistance</w:t>
               </w:r>
@@ -1726,98 +1726,255 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impression 3D de structures en carbone poreux pour la production de vapeur d'eau par distillation solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambery, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous bio-sourced carbons by stereolithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1859,267 +2016,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cancun, Mexico, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of carbon 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas, V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cancun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbones poreux par impression 3D de résine à base de tanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas, V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fierro Vanessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone d’Etude des Carbones, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2129,114 +2286,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbones fonctionnels architecturés par impression 3D de résines biosourcées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04517446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2383,51 +2540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05053876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsyhanok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meisak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Selskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevi&#269;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17081009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zharov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Plyushch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04517446v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0132" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05414713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.124992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05053876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Tsyhanok" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meisak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Selskis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevi&#269;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17081009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zharov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artyom Plyushch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0145532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04517446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0132" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>