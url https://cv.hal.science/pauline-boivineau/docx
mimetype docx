--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1173,187 +1173,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Théâtre Universitaire de Nantes face à la Covid 19 : impulser une dynamique d'acteurs et de projets en partage</w:t>
+                <w:t xml:space="preserve">L'art éphémère d'habiter l'espace : penser la spatialité en danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ligeia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517289v1</w:t>
+                <w:t xml:space="preserve">hal-03517281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art éphémère d'habiter l'espace : penser la spatialité en danse contemporaine</w:t>
+                <w:t xml:space="preserve">Le Théâtre Universitaire de Nantes face à la Covid 19 : impulser une dynamique d'acteurs et de projets en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ligeia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189-193, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lige.189.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517281v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation artiste-spectateur face et avec la nudité : une transgression &amp;quot;entre</w:t>
               </w:r>
@@ -1869,77 +1869,1076 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuifer le théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Le Manuscrit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'empreinte des lieux culturels sur les territoires : observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, 2023, Devenir urbains, 978-2-304-05524-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuifier le théâtre : le cas du TU-Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Auclair; Anne Hertzog. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition Corps rebelles au Québec et sa transcription française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Cursus Universitaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France-Québec-Acadie : identités en mouvance, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-9248-0153-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi du spectacle vivant : incorporer et penser l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Cholvy, David Doat, Pascal Marin, Tanguy-Marie Pouliquen, Nathanaël Wallenhorst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir. Critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2022, 978-2-8076-1637-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le butô et la mémoire des corps entre trauma et recréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Bouchet and Hélène Lecossois and Delphine Letort and Stéphane Tison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résurgences mémorielles, le travail de la mémoire entre arts et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une minute de danse par jour. Un impératif &amp;quot;Après Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Meynard and Karima Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ultra-bref. Le temps de la fulgurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.261-276, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être &amp;quot;contemporain&amp;quot; en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Capelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de la danse en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse contemporaine : un &amp;quot;espace de la cause des femmes&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Pellus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danse et Politique: Luttes, corporéités, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme sans frontières et délire performatif : Graziella Martinez à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Launay; Sylviane Pages; Mélanie Papin; Guillaume Sintès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danser en 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deuxième époque, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Reynaud : une femme et une chorégraphe engagée. Du « Four Solaire » au Centre National de la Danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard; Frédérique Le Nan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le genre : avec les mots, avec le corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2019, 9782271117885</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Atlani. Pionnière de la danse contemporaine et féministe à la marge des &amp;quot;années mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Le Nan; Andrea Brünig; Catherine Pergoux-Baeza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix de femmes dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018, 978-2-7535-7460-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danseuses contemporaines et féministes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les féministes de la deuxième vague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012, 978-2-7535-1808-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement à la professionnalisation par les pairs : enjeux et réalités d’expérimentations portées par des collectifs d’artistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1955,73 +2954,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation artistes-lieux : creuset pour inventer des espaces d’apprentissage pour les artistes émergents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2037,73 +3036,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcan, laboratoire éphémère danse-dessin au TU-Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2119,1164 +3118,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlani, pionnière de la danse contemporaine et féministe à la marge des &amp;quot;années-mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brünia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pergous-Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix de femmes dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Angers, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564771v1</w:t>
-              </w:r>
-[...997 lines deleted...]
-                <w:t xml:space="preserve">hal-02556985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3635,51 +3635,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04556638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rousier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.6751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10483" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517281v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micke-Serin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haghshenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Trimble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Nan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Br&#252;nia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pergous-Baeza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Niess" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556879v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01704563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04556638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rousier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.6751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10483" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micke-Serin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haghshenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Trimble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Niess" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Nan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Br&#252;nia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pergous-Baeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01704563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>