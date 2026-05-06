--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1538,1571 +1538,1644 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un CCN au cœur d’un foisonnement dansant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Pichon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">danservivre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCN de Nantes, 2026, 979-1-098-19020-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuifer le théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Le Manuscrit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'empreinte des lieux culturels sur les territoires : observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Le Manuscrit, 2023, Devenir urbains, 978-2-304-05524-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuifier le théâtre : le cas du TU-Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Auclair; Anne Hertzog. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782304055245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition Corps rebelles au Québec et sa transcription française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Niess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Cursus Universitaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France-Québec-Acadie : identités en mouvance, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-9248-0153-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi du spectacle vivant : incorporer et penser l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Cholvy, David Doat, Pascal Marin, Tanguy-Marie Pouliquen, Nathanaël Wallenhorst. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir. Critique, résistance, utopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2022, 978-2-8076-1637-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le butô et la mémoire des corps entre trauma et recréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Bouchet and Hélène Lecossois and Delphine Letort and Stéphane Tison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résurgences mémorielles, le travail de la mémoire entre arts et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une minute de danse par jour. Un impératif &amp;quot;Après Charlie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Meynard and Karima Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ultra-bref. Le temps de la fulgurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.261-276, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être &amp;quot;contemporain&amp;quot; en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Capelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de la danse en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La danse contemporaine : un &amp;quot;espace de la cause des femmes&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Pellus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danse et Politique: Luttes, corporéités, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme sans frontières et délire performatif : Graziella Martinez à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Launay; Sylviane Pages; Mélanie Papin; Guillaume Sintès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danser en 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deuxième époque, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Reynaud : une femme et une chorégraphe engagée. Du « Four Solaire » au Centre National de la Danse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard; Frédérique Le Nan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le genre : avec les mots, avec le corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2019, 9782271117885</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Atlani. Pionnière de la danse contemporaine et féministe à la marge des &amp;quot;années mouvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique Le Nan; Andrea Brünig; Catherine Pergoux-Baeza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix de femmes dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2018, 978-2-7535-7460-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danseuses contemporaines et féministes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les féministes de la deuxième vague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012, 978-2-7535-1808-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de l'ombre. Les oublié.e.s, les invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Micke-Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Haghshenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheena Trimble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRHILLa. L'Harmattan, 50, 2024, 978-2-336-42878-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les féministes et leurs archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charpenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-266, 2023, Archives du féminisme, 275358799X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'égalité femmes-hommes au travail. Des obstacles... aux politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR, 214 p., 2021, 9782753582606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617810v1</w:t>
-              </w:r>
-[...997 lines deleted...]
-                <w:t xml:space="preserve">hal-02556985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à la professionnalisation par les pairs : enjeux et réalités d’expérimentations portées par des collectifs d’artistes</w:t>
+                <w:t xml:space="preserve">La relation artistes-lieux : creuset pour inventer des espaces d’apprentissage pour les artistes émergents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), Canada</w:t>
+              <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349355v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation artistes-lieux : creuset pour inventer des espaces d’apprentissage pour les artistes émergents ?</w:t>
+                <w:t xml:space="preserve">L’accompagnement à la professionnalisation par les pairs : enjeux et réalités d’expérimentations portées par des collectifs d’artistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), France</w:t>
+              <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349351v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcan, laboratoire éphémère danse-dessin au TU-Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3118,159 +3191,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlani, pionnière de la danse contemporaine et féministe à la marge des &amp;quot;années-mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brünia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pergous-Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix de femmes dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Angers, France. pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3280,98 +3353,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Catherine May Atlani », « Isadora Duncan », « Hélène Marquié », « Cécile Proust », « Karine Saporta », « Thérèse Clerc », « Danse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des féministes. France - XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3381,114 +3454,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danse contemporaine, genre et féminisme en France (1968-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université d'Angers, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015ANGE0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01704563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3635,51 +3708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04556638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rousier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.6751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10483" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micke-Serin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haghshenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Trimble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Niess" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Nan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Br&#252;nia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pergous-Baeza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01704563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058519v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04556638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rousier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/danse.6751" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10483" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Niess" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03689890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03534465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556879v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Micke-Serin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Haghshenas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Trimble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03617810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564771v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Nan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Br&#252;nia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pergous-Baeza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556993v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01704563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>