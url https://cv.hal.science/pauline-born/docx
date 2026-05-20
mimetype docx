--- v0 (2026-04-21)
+++ v1 (2026-05-20)
@@ -81,2107 +81,2202 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations à l’égard de l’impact sur les apprentissages, satisfaction et engagement des étudiants et étudiantes de premier cycle dans un projet de vidéos YouTube en cours magistral : un exemple d’approche empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/ritpu-2026-v23n1-02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sapeurs-pompiers volontaires : entre professionnalisation croissante et risque de désengagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2 (29), pp.32-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ta.029.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting drop-out during initial training among volunteer firefighters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal for Research on the Education and Learning of Adults</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.97-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3384/rela.2000-7426.5221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation de la formation initiale de sapeur-pompier volontaire : une entrée par l’apprenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, e-320, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche genrée de sélection au cours des premières années d’engagement chez les sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65, pp.43-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.065.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04689238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation initiale des sapeurs-pompiers volontaires: un enjeu clé pour la professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pleins Feux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04207360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection informelle en formation initiale de sapeur pompier volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1), pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04207360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des acquis en premier cycle universitaire à travers un projet collaboratif de vidéos YouTube : un levier pour engager les étudiants dans les apprentissages en cours magistral ? Présentation d'une recherche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Duguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque de l’ADMEE-Europe. Paradoxes de l’innovation en évaluation au 21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMÉE-Europe, Jan 2025, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04914320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cumul des inégalités chez les sapeurs-pompiers volontaires : effets du genre, du diplôme et de la situation familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes Journées du Longitudinal - Inégalités scolaires et professionnelles : nouveaux regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREDU, Jun 2025, Dijon, France. pp.157-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'efficacité d'un projet collaboratif de vidéos YouTube pensé comme un levier pour engager les étudiants dans les apprentissages en cours magistral, à partir d'une méthodologie quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral du Cirel : Étude des dispositifs dits éducatifs et innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cirel, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la réforme des études de sage-femme sur le métier d'enseignant en maïeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dintrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mercier-Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Évaluer et professionnaliser : horizons indépassables des métiers de la formation à l'université ? (RUMEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF, Dec 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur ma thèse : Formation initiale et processus de professionnalisation des sapeurs-pompiers volontaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du thème 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF, Dec 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le niveau de professionnalisation des sapeurs-pompiers volontaires : quels enjeux dans un contexte de service public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème journée des Jeunes Chercheuses et Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ, Jul 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience CIFRE : défis et opportunités dans la recherche en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international TRASCE (Terrains et Recherches dAns les SCiences de l'Education) : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF; Université de Rouen-Normandie, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation initiale et problèmes de fidélisation en début d’engagement chez les sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Régionale des sapeurs-pompiers du Grand Est, Sep 2023, Charmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04260792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation initiale, professionnalisation et sélection informelle chez les sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction Générale de la Sécurité Civile et de la Gestion des Crises, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation de la formation initiale des sapeurs-pompiers volontaires : Processus, obstacles et impact sur la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SDIS, Jun 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation par l'entreprise partenaire des résultats d'une thèse CIFRE : exemple d'une recherche portant sur la formation initiale des sapeurs-pompiers volontaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque International sur la Construction et la Diffusion de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy Paris Université, Apr 2023, Cergy Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambiance à la caserne : vecteur de sélection informelle dans l’engagement des sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Sapeurs-pompiers de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04419464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de sélection informelle en début d’engagement chez les sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des binômes d'égalité diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Nationale des sapeurs-pompiers, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04207177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation initiale et problèmes d'engagement chez les sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération nationale des sapeurs-pompiers, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04261003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation individuelle de la formation initiale chez les sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individu et formation, une relation en complexité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPÉ de Dijon, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’un travail de recherche sur la formation initiale et la professionnalisation des sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Sapeurs-pompiers de France, Toulouse, 6 octobre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04419470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation initiale et professionnalisation : quel lien chez les sapeurs-pompiers volontaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants du Réseau international francophone de recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau international francophone de recherche en éducation; Université de Namur, Jul 2022, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des sapeurs-pompiers volontaires : de la formation initiale aux pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherche et Pratiques en Didactique Professionnelle (RPDP); Haute Ecole du Travail Social, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation des sapeurs-pompiers volontaires à l’épreuve de leur formation initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émancipation, institution, évaluation Un triptyque pour penser une évaluation émancipatrice ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEVAPP (Groupe pour l'évaluation des pratiques professionnelles); LISEC (Laboratoire Interuniversitaire des Sciences de l'Éducation et de la Communication), Feb 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet du dispositif évaluatif de formation initiale chez les sapeurs-pompiers volontaires sur leur professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMÉE, Apr 2022, Point-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la modélisation par équations structurelles en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2022, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/q29b-5c37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif évaluatif de formation initiale chez les sapeurs-pompiers volontaires : quel impact sur leur professionnalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique et l'évaluation des apprentissages, de la menace à l'opportunité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADMÉE, Mar 2021, Pointe-à-Pître, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2191,222 +2286,304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la formation des enseignants. Singularités, dispositifs innovants et savoirs en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Universitaires de Dijon, 190 p., 2026, (Collection U21), 978-2-36441-593-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thèse CIFRE en sciences de l’éducation et de la formation : entre opportunités et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheurs, chercheuses et terrains entre engagements, négociations et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, 2026, 9791034609796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Born; Martine Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la formation des enseignants. Singularités, dispositifs innovants et savoirs en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.5-12, 2026, (Collection U21), 978-2-36441-593-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2416,114 +2593,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation initiale et processus de professionnalisation des sapeurs-pompiers volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Born</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Bourgogne Franche-Comté, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UBFCH002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04079909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2670,51 +2847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540139v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Born" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.029.0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/rela.2000-7426.5221" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04620542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.065.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04490462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540180v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier-Brunel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04653973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419464v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04080058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03933453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/q29b-5c37" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03219275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jacques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-04079909v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCH002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598432v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Born" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2026-v23n1-02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.029.0032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/rela.2000-7426.5221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04620542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04689238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.065.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04490462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540180v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dintrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier-Brunel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04653973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04260792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04080058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419464v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04261003v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04124197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04419470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03933453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03648575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/q29b-5c37" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03219275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Jacques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vilches" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/tel-04079909v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCH002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>