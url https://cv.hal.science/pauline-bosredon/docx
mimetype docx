--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1645,674 +1645,674 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Comprehensive Definition of Urban Digital Twins: Bridging Gaps for Smart City Development</w:t>
+                <w:t xml:space="preserve">Révéler le rôle du citoyen : pour des villes intelligentes inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Smart Cities Applications Volume 8</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Villes sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Cahiers ESPI2R</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133225v1</w:t>
+                <w:t xml:space="preserve">hal-05415654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler le rôle du citoyen : pour des villes intelligentes inclusives</w:t>
+                <w:t xml:space="preserve">Toward a Comprehensive Definition of Urban Digital Twins: Bridging Gaps for Smart City Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes sensibles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations in Smart Cities Applications Volume 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1310, Springer Nature Switzerland, pp.660-674, 2025, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88653-9_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415654v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Krystel Mazy &amp; Pauline Bosredon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet en partage, partage sans projet. Les dimensions sociales et territoriales du projet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas commenté des friches au fil de l’eau ; La Louvière &amp; Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Mons, pp.147-167, 2021, 9782873251321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562868v1</w:t>
+                <w:t xml:space="preserve">hal-04398570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations industrielles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Krystel Mazy &amp; Pauline Bosredon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas commenté des friches au fil de l’eau ; La Louvière &amp; Lille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projet en partage, partage sans projet. Les dimensions sociales et territoriales du projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.13-19, 2021, 9782807618299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398570v1</w:t>
+                <w:t xml:space="preserve">hal-03562868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olhares cruzados sobre cultura e mistura social em Belo Horizonte e Lille : os casos da Praça da Estação e da Praça da Nouvelle Aventure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet urbain, action culturelle et mixité sociale à partir de la comparaison de deux places : la Praça da Estação à Belo Horizonte et la place du marché de Wazemmes à Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bosredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Carsalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annick Durand-Delvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diomira Pinto Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editora UFMG. </w:t>
+              <w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coleção Desafios Globais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Projet en partage, partage sans projet. Les dimensions sociales et territoriales du projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361501v1</w:t>
+                <w:t xml:space="preserve">hal-03562880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet urbain, action culturelle et mixité sociale à partir de la comparaison de deux places : la Praça da Estação à Belo Horizonte et la place du marché de Wazemmes à Lille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olhares cruzados sobre cultura e mistura social em Belo Horizonte e Lille : os casos da Praça da Estação e da Praça da Nouvelle Aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Carsalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diomira Pinto Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Couto Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pauline Bosredon; Frédéric Dumont. </w:t>
+              <w:t xml:space="preserve">Editora UFMG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet en partage, partage sans projet. Les dimensions sociales et territoriales du projet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coleção Desafios Globais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.385-421, 2021, 978-65-5858-018-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562880v1</w:t>
+                <w:t xml:space="preserve">hal-04361501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager pour s’enrichir ? Mélanges humains, diversité sociale et culture à Lille et à Belo Horizonte</w:t>
               </w:r>
@@ -2516,173 +2516,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02438773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace public et le patrimoine</w:t>
+                <w:t xml:space="preserve">Le processus patrimonial à Hébron, dans les territoires palestiniens occupés. Accaparements d’une centralité urbaine disputée dans le contexte de la colonisation israélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gabriel Fauveaud. </w:t>
+              <w:t xml:space="preserve">Yves BONNY; Nicolas BAUTÈS; Vincent GOÜESET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villes non occidentales. Comprendre les enjeux de la diversité urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Montréal, p. 61-68, 2017</w:t>
+              <w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 55-81, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723391v1</w:t>
+                <w:t xml:space="preserve">hal-01723408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus patrimonial à Hébron, dans les territoires palestiniens occupés. Accaparements d’une centralité urbaine disputée dans le contexte de la colonisation israélienne</w:t>
+                <w:t xml:space="preserve">L’espace public et le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves BONNY; Nicolas BAUTÈS; Vincent GOÜESET. </w:t>
+              <w:t xml:space="preserve">Gabriel Fauveaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 55-81, 2017</w:t>
+              <w:t xml:space="preserve">Les villes non occidentales. Comprendre les enjeux de la diversité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Montréal, p. 61-68, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723408v1</w:t>
+                <w:t xml:space="preserve">hal-01723391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des équipements culturels à la production des quartiers dans la métropole lilloise</w:t>
               </w:r>
@@ -3197,190 +3197,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas commenté des friches, au fil de l’eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet en partage, partage sans projet. Les dimensions sociales et territoriales du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361640v1</w:t>
+                <w:t xml:space="preserve">hal-03562891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet en partage, partage sans projet. Les dimensions sociales et territoriales du projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlas commenté des friches, au fil de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Mazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Mons, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03562891v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesses en partage au Brésil et en France</w:t>
               </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Carsalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand-Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diomira Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Durand-Delvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que reste-t-il du projet ? Approches, méthodes et enjeux communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4417,109 +4417,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friches culturelles et territoires urbains à Lille : des micro-expériences de lieux à la fabrique d’une nouvelle urbanité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les défis de la réhabilitation intégrée des villes palestiniennes : l’exemple de la vieille ville de Ramallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Habane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-thérèse Gregoris</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Grégoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la friche industrielle au lieu culturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe La Friche, UMR CNRS IDEES, Jun 2012, Sotteville-lès-Rouen, France</w:t>
+              <w:t xml:space="preserve">La ville, patrimoine vivant. Mise en valeur sociale, économique et patrimoniale de l’architecture traditionnelle des villes méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montada. Deuxième Conférence euro-méditerranéenne, Oct 2012, Salé, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361702v1</w:t>
+                <w:t xml:space="preserve">hal-03562923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Building Urban Ethiopia : Cities in Progress / Endangered Cities</w:t>
               </w:r>
@@ -4594,122 +4607,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de la réhabilitation intégrée des villes palestiniennes : l’exemple de la vieille ville de Ramallah</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friches culturelles et territoires urbains à Lille : des micro-expériences de lieux à la fabrique d’une nouvelle urbanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Grégoris</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-thérèse Gregoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville, patrimoine vivant. Mise en valeur sociale, économique et patrimoniale de l’architecture traditionnelle des villes méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montada. Deuxième Conférence euro-méditerranéenne, Oct 2012, Salé, Maroc</w:t>
+              <w:t xml:space="preserve">De la friche industrielle au lieu culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe La Friche, UMR CNRS IDEES, Jun 2012, Sotteville-lès-Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562923v1</w:t>
+                <w:t xml:space="preserve">hal-04361702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vieille ville d’Alep : une réhabilitation inégale au service de l’image et de la mise en tourisme</w:t>
               </w:r>
@@ -5661,51 +5661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE2FBA3D"/>
+    <w:nsid w:val="5EF77DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5892,51 +5892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-bosredon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6940-0948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146695747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities8010023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonafine&#8201;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.42120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carsalade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.33393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Gr&#233;goris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bergery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gravereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Habane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.13392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L9X0QDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Duroyaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88653-9_64" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18154" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomira Pinto Faria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Couto Marinho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hildok.bsz-bw.de/files/1022/Jacobsen_Cities.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diniz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braz de Oliveira E Silva Antonio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-th&#233;r&#232;se Gregoris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Marchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mezoued" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomira Faria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonafine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves Diniz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00525518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN20017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doralice Barros Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-bosredon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6940-0948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146695747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities8010023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonafine&#8201;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.42120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carsalade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.33393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Gr&#233;goris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bergery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gravereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Habane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.13392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L9X0QDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Duroyaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88653-9_64" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18154" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomira Pinto Faria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Couto Marinho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hildok.bsz-bw.de/files/1022/Jacobsen_Cities.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361640v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diniz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braz de Oliveira E Silva Antonio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-th&#233;r&#232;se Gregoris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Marchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mezoued" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomira Faria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonafine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves Diniz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00525518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN20017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doralice Barros Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>