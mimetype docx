--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -1645,226 +1645,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler le rôle du citoyen : pour des villes intelligentes inclusives</w:t>
+                <w:t xml:space="preserve">Toward a Comprehensive Definition of Urban Digital Twins: Bridging Gaps for Smart City Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes sensibles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations in Smart Cities Applications Volume 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1310, Springer Nature Switzerland, pp.660-674, 2025, Lecture Notes in Networks and Systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88653-9_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415654v1</w:t>
+                <w:t xml:space="preserve">hal-05133225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Comprehensive Definition of Urban Digital Twins: Bridging Gaps for Smart City Development</w:t>
+                <w:t xml:space="preserve">Révéler le rôle du citoyen : pour des villes intelligentes inclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Qanazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Smart Cities Applications Volume 8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Villes sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2025, Cahiers ESPI2R</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88653-9_64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05133225v1</w:t>
+                <w:t xml:space="preserve">hal-05415654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations industrielles</w:t>
               </w:r>
@@ -2516,173 +2516,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02438773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus patrimonial à Hébron, dans les territoires palestiniens occupés. Accaparements d’une centralité urbaine disputée dans le contexte de la colonisation israélienne</w:t>
+                <w:t xml:space="preserve">L’espace public et le patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves BONNY; Nicolas BAUTÈS; Vincent GOÜESET. </w:t>
+              <w:t xml:space="preserve">Gabriel Fauveaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 55-81, 2017</w:t>
+              <w:t xml:space="preserve">Les villes non occidentales. Comprendre les enjeux de la diversité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Montréal, p. 61-68, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723408v1</w:t>
+                <w:t xml:space="preserve">hal-01723391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace public et le patrimoine</w:t>
+                <w:t xml:space="preserve">Le processus patrimonial à Hébron, dans les territoires palestiniens occupés. Accaparements d’une centralité urbaine disputée dans le contexte de la colonisation israélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gabriel Fauveaud. </w:t>
+              <w:t xml:space="preserve">Yves BONNY; Nicolas BAUTÈS; Vincent GOÜESET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les villes non occidentales. Comprendre les enjeux de la diversité urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Montréal, p. 61-68, 2017</w:t>
+              <w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 55-81, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723391v1</w:t>
+                <w:t xml:space="preserve">hal-01723408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des équipements culturels à la production des quartiers dans la métropole lilloise</w:t>
               </w:r>
@@ -3197,190 +3197,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet en partage, partage sans projet. Les dimensions sociales et territoriales du projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlas commenté des friches, au fil de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Mazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Mons, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562891v1</w:t>
+                <w:t xml:space="preserve">hal-04361640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas commenté des friches, au fil de l’eau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet en partage, partage sans projet. Les dimensions sociales et territoriales du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bosredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristel Mazy</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04361640v1</w:t>
+                <w:t xml:space="preserve">hal-03562891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richesses en partage au Brésil et en France</w:t>
               </w:r>
@@ -4417,122 +4417,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de la réhabilitation intégrée des villes palestiniennes : l’exemple de la vieille ville de Ramallah</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friches culturelles et territoires urbains à Lille : des micro-expériences de lieux à la fabrique d’une nouvelle urbanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Grégoris</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-thérèse Gregoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville, patrimoine vivant. Mise en valeur sociale, économique et patrimoniale de l’architecture traditionnelle des villes méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montada. Deuxième Conférence euro-méditerranéenne, Oct 2012, Salé, Maroc</w:t>
+              <w:t xml:space="preserve">De la friche industrielle au lieu culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe La Friche, UMR CNRS IDEES, Jun 2012, Sotteville-lès-Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562923v1</w:t>
+                <w:t xml:space="preserve">hal-04361702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-Building Urban Ethiopia : Cities in Progress / Endangered Cities</w:t>
               </w:r>
@@ -4607,109 +4594,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friches culturelles et territoires urbains à Lille : des micro-expériences de lieux à la fabrique d’une nouvelle urbanité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les défis de la réhabilitation intégrée des villes palestiniennes : l’exemple de la vieille ville de Ramallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Habane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bosredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-thérèse Gregoris</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Grégoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la friche industrielle au lieu culturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe La Friche, UMR CNRS IDEES, Jun 2012, Sotteville-lès-Rouen, France</w:t>
+              <w:t xml:space="preserve">La ville, patrimoine vivant. Mise en valeur sociale, économique et patrimoniale de l’architecture traditionnelle des villes méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montada. Deuxième Conférence euro-méditerranéenne, Oct 2012, Salé, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361702v1</w:t>
+                <w:t xml:space="preserve">hal-03562923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vieille ville d’Alep : une réhabilitation inégale au service de l’image et de la mise en tourisme</w:t>
               </w:r>
@@ -5661,51 +5661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EF77DD5"/>
+    <w:nsid w:val="6F14637B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5892,51 +5892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-bosredon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6940-0948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146695747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities8010023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonafine&#8201;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.42120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carsalade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.33393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Gr&#233;goris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bergery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gravereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Habane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.13392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L9X0QDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Duroyaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88653-9_64" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18154" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomira Pinto Faria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Couto Marinho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hildok.bsz-bw.de/files/1022/Jacobsen_Cities.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723391v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361640v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diniz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braz de Oliveira E Silva Antonio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-th&#233;r&#232;se Gregoris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Marchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mezoued" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomira Faria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonafine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves Diniz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00525518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN20017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doralice Barros Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-bosredon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6940-0948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146695747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04361772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Qanazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities8010023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonafine&#8201;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magno Alves Diniz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.42120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Carsalade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.33393" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02476416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Gr&#233;goris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bergery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3204" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gravereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Habane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.13392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6L9X0QDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bridonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Duroyaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2012.1460" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88653-9_64" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18154" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562880v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durand-Delvigne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomira Pinto Faria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Couto Marinho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hildok.bsz-bw.de/files/1022/Jacobsen_Cities.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Mela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diniz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braz de Oliveira E Silva Antonio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-th&#233;r&#232;se Gregoris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9203" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca de Marchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniss Mezoued" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03979654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361683v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomira Faria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361694v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bonafine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alves Diniz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361702v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562923v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357970v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00525518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010REN20017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doralice Barros Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230137v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>