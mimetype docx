--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1137,412 +1137,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662974v1</w:t>
+                <w:t xml:space="preserve">hal-03681642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a hidden profession reveal hidden processes and what are the implications for flood damage assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681642v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do long term field surveys tell us about the economic impacts of flooding on agricultural activities?</w:t>
               </w:r>
@@ -2032,267 +2032,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation conceptuelle UML de la vulnérabilité des exploitations agricoles aux inondations. Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
+                <w:t xml:space="preserve">Modéliser la vulnérabilité des exploitations agricoles face aux inondations pour l'évaluation économique de projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Géorisque .L'apport de la modélisation dans la connaissance et la gestion des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593241v1</w:t>
+                <w:t xml:space="preserve">hal-02593240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling farm vulnerability to flooding: towards the appraisal of vulnerability mitigation policies</w:t>
+                <w:t xml:space="preserve">Modélisation conceptuelle UML de la vulnérabilité des exploitations agricoles aux inondations. Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 EAAE PhD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Giessen, Germany. 15 p</w:t>
+              <w:t xml:space="preserve">MASHS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553472v1</w:t>
+                <w:t xml:space="preserve">hal-02593241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des stratégies de gestion pour la modélisation de la vulnérabilité des exploitations agricoles aux inondations : Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
+                <w:t xml:space="preserve">Modelling farm vulnerability to flooding: towards the appraisal of vulnerability mitigation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
@@ -2310,97 +2310,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 17 p</w:t>
+              <w:t xml:space="preserve">2009 EAAE PhD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Giessen, Germany. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575822v1</w:t>
+                <w:t xml:space="preserve">hal-00553472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la vulnérabilité des exploitations agricoles face aux inondations pour l'évaluation économique de projets</w:t>
+                <w:t xml:space="preserve">Caractérisation des stratégies de gestion pour la modélisation de la vulnérabilité des exploitations agricoles aux inondations : Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
@@ -2418,73 +2418,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisque .L'apport de la modélisation dans la connaissance et la gestion des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593240v1</w:t>
+                <w:t xml:space="preserve">hal-00575822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing agriculture vulnerability for economic appraisal of flood management policies</w:t>
               </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3928,280 +3928,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+                <w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299718v1</w:t>
+                <w:t xml:space="preserve">hal-04620664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+                <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Paulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU); Innovation et Développement dans l'Agriculture et l'Alimentation (Innovation); Acteurs, Ressources et Territoires dans le Développement (Art-Dev); Laboratoire de Géographie et d'Aménagement de Montpellier (LAGAM). 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04620664v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dommages des inondations aux activités économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,64 +4258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,64 +4389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,64 +4629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4719,220 +4719,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t>
+                <w:t xml:space="preserve">Retour d’expérience des impacts de l’inondation du 2020-09-19 sur le secteur agricole au Nord de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911224v1</w:t>
+                <w:t xml:space="preserve">hal-05169252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience des impacts de l’inondation du 2020-09-19 sur le secteur agricole au Nord de Montpellier</w:t>
+                <w:t xml:space="preserve">Contribution to improve modelling and observation of flood impacts on agricultural assets (MOOM-agri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2022, pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169252v1</w:t>
+                <w:t xml:space="preserve">hal-03911224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'observation des impacts des inondations - Rapport d'activité 2021</w:t>
               </w:r>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5561,438 +5561,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600137v1</w:t>
+                <w:t xml:space="preserve">hal-02600144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
+                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600138v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourguignon</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02600136v1</w:t>
+                <w:t xml:space="preserve">hal-02600138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Enjalbert</w:t>
+                <w:t xml:space="preserve">C. Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bauduceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">D. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2012, pp.72</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600144v1</w:t>
+                <w:t xml:space="preserve">hal-02600136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EVA : Évaluation de la vulnérabilité agricole</w:t>
               </w:r>
@@ -7219,51 +7219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Becker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656442v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Becker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656442v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>