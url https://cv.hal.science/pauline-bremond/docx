--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1137,412 +1137,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Marry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Graveline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681642v1</w:t>
+                <w:t xml:space="preserve">hal-03662974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a hidden profession reveal hidden processes and what are the implications for flood damage assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for assessing flood damage to farms: observation and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of a systematic and long-term observation method to improve the understanding of flood impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662974v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do long term field surveys tell us about the economic impacts of flooding on agricultural activities?</w:t>
               </w:r>
@@ -2032,267 +2032,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la vulnérabilité des exploitations agricoles face aux inondations pour l'évaluation économique de projets</w:t>
+                <w:t xml:space="preserve">Modélisation conceptuelle UML de la vulnérabilité des exploitations agricoles aux inondations. Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géorisque .L'apport de la modélisation dans la connaissance et la gestion des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MASHS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593240v1</w:t>
+                <w:t xml:space="preserve">hal-02593241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation conceptuelle UML de la vulnérabilité des exploitations agricoles aux inondations. Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
+                <w:t xml:space="preserve">Modelling farm vulnerability to flooding: towards the appraisal of vulnerability mitigation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2009 EAAE PhD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Giessen, Germany. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593241v1</w:t>
+                <w:t xml:space="preserve">hal-00553472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling farm vulnerability to flooding: towards the appraisal of vulnerability mitigation policies</w:t>
+                <w:t xml:space="preserve">Caractérisation des stratégies de gestion pour la modélisation de la vulnérabilité des exploitations agricoles aux inondations : Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
@@ -2310,97 +2310,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 EAAE PhD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Giessen, Germany. 15 p</w:t>
+              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553472v1</w:t>
+                <w:t xml:space="preserve">hal-00575822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des stratégies de gestion pour la modélisation de la vulnérabilité des exploitations agricoles aux inondations : Lier les dimensions spatiale, organisationnelle et temporelle d'un système complexe</w:t>
+                <w:t xml:space="preserve">Modéliser la vulnérabilité des exploitations agricoles face aux inondations pour l'évaluation économique de projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
@@ -2418,73 +2418,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France. 17 p</w:t>
+              <w:t xml:space="preserve">Géorisque .L'apport de la modélisation dans la connaissance et la gestion des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00575822v1</w:t>
+                <w:t xml:space="preserve">hal-02593240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing agriculture vulnerability for economic appraisal of flood management policies</w:t>
               </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3823,132 +3823,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur différentes métropoles européennes</w:t>
+                <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Rolland</w:t>
+                <w:t xml:space="preserve">Kara Paulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU). 2024, 115 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649476v1</w:t>
+                <w:t xml:space="preserve">hal-05299718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t>
               </w:r>
@@ -3960,64 +3943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4050,158 +4033,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
+                <w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur différentes métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kara Paulette</w:t>
+                <w:t xml:space="preserve">Lucile Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU). 2024, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299718v1</w:t>
+                <w:t xml:space="preserve">hal-04649476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dommages des inondations aux activités économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Tarrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,64 +4258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,64 +4389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4629,64 +4629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4826,77 +4826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR G-EAU (INRAE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5561,438 +5561,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Enjalbert</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2012, pp.72</w:t>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600144v1</w:t>
+                <w:t xml:space="preserve">hal-02600137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600137v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Agenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bauduceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600138v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme d'actions de prévention des inondations sur les bassins versants de l'Orb et du Libron. Compléments à l'étude ACB de 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Auffret</w:t>
+                <w:t xml:space="preserve">Pierre Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bourguignon</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.170</w:t>
+              <w:t xml:space="preserve">irstea. 2012, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600136v1</w:t>
+                <w:t xml:space="preserve">hal-02600144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EVA : Évaluation de la vulnérabilité agricole</w:t>
               </w:r>
@@ -7219,51 +7219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Becker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656442v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Becker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656442v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>