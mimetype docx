--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -3823,115 +3823,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
+                <w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur différentes métropoles européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kara Paulette</w:t>
+                <w:t xml:space="preserve">Lucile Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU). 2024, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299718v1</w:t>
+                <w:t xml:space="preserve">hal-04649476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic partagé des opportunités et contraintes liées à l'agriculture en zone inondable et péri-urbaine.</w:t>
               </w:r>
@@ -4033,132 +4050,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des systèmes agricoles exposés aux inondations et à la pression foncière sur différentes métropoles européennes</w:t>
+                <w:t xml:space="preserve">Adaptation de l’AMC inondation au contexte du ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Rolland</w:t>
+                <w:t xml:space="preserve">Kara Paulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Gestion de l'Eau, Acteurs, Usages (G-EAU). 2024, 115 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649476v1</w:t>
+                <w:t xml:space="preserve">hal-05299718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dommages des inondations aux activités économiques</w:t>
               </w:r>
@@ -5561,198 +5561,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
+                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600137v1</w:t>
+                <w:t xml:space="preserve">hal-02600138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expertise sur l'anayse coût-bénéfice sur le bassin versant du Foron dans le cadre du PAPI Arve</w:t>
+                <w:t xml:space="preserve">Avis d'expertise concernant l'analyse coût-bénéfice des actions du PAPI sur le territoire de l'Arve : amont du barrage des Houches, moyenne vallée de l'Arve, bassin versant du Griffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grelot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600138v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multicritères : application aux mesures de prévention des inondations. Guide méthodologique.</w:t>
               </w:r>
@@ -7219,51 +7219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Becker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656442v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04443707v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nortes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Br&#233;mond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rouchier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jaa2.106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Richert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3385-2022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badoga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balzergue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/set-revue.2021.1.13" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3057-2021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Therville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Brady" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1427-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2493-2013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grelot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05423942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Domeneghetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Collard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Tarrit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Marry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Kechichian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9985" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10226" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553472v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593240v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bauduceau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591439v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pan&#233;gos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7473" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-106" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997558v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101915v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rolland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299718v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Paulette" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665053v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171331v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03911224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713444v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Berthet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609405v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600061v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Agenais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600137v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600136v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600144v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Enjalbert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593239v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592228v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bauduceau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05334776v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Becker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656442v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>