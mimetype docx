--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1817,104 +1817,600 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the impact of The Climate Fresk workshop on climate-related attitudes and behavioral intentions in the workplace: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: example with The Climate Fresk conducted among 2 million participants from 150 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide des Jeunes Chercheur·euses en APS : du doctorat à l'insertion professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layan Fessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caille Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Devrièse-Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants and consequences of climate commitment among facilitators of environmental awareness workshops: A Mixed-Methods Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1925,572 +2421,76 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17504/protocols.io.ewov11zwpvr2/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285834v1</w:t>
-              </w:r>
-[...494 lines deleted...]
-                <w:t xml:space="preserve">hal-05313545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3080,51 +3080,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1151152"/>
+    <w:nsid w:val="2A7604F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3311,51 +3311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-caille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5377-0768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/5kvsm/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernandes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14799731241255135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Sutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Aschwanden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2023.107127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2022.2092866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2021.106680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1743839" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2019.06.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/psy.0000000000000734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Pauline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devri&#232;se-Sence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.5183" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.709" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-caille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5377-0768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/5kvsm/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernandes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14799731241255135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Sutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Aschwanden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2023.107127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2022.2092866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2021.106680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1743839" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2019.06.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/psy.0000000000000734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Pauline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devri&#232;se-Sence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.5183" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.709" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>