--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5377-0768</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=QIj-uDwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -187,51 +208,51 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  à développer et évaluer l'efficacité d’interventions visant le changement de comportements à des fins de promotion de la santé humaine et planétaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mots clés :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Maladies chroniques, Activités physiques et sportives, Sédentarité, Changement de comportements, Personnalité, Mobilités durables, Pollution de l'air.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">**Compte OSF **: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://osf.io/5kvsm/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -261,1579 +282,1579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: The Climate Fresk as a global case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 110, pp.102942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvp.2026.102942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and personality change in people with chronic respiratory diseases: Evidence from two longitudinal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 247, pp.113389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paid.2025.113389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality and health behavior changes after pulmonary rehabilitation: A longitudinal observational study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interventions numériques et promotion de l’activité physique : une revue narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Molinier</w:t>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/rep0000584⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 36 (HS2), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908880v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions numériques et promotion de l’activité physique : une revue narrative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance of multidimensional dyspnea assessment in the context of pulmonary rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tivizio Pavic</w:t>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Cheval</w:t>
+                <w:t xml:space="preserve">Espérance Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0089⟩</w:t>
+              <w:t xml:space="preserve">Chronic Respiratory Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14799731241255135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908821v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of multidimensional dyspnea assessment in the context of pulmonary rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Personality and health behavior changes after pulmonary rehabilitation: A longitudinal observational study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronic Respiratory Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14799731241255135⟩</w:t>
+              <w:t xml:space="preserve">Rehabilitation Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/rep0000584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915519v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality associations with lung function and dyspnea: Evidence from six studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Aschwanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 208, pp.107127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rmed.2023.107127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and change in physical activity across 3–10 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2022.2092866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of personality traits in inpatient pulmonary rehabilitation response in patients with chronic obstructive pulmonary disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 190, pp.106680. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2021.106680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An examination of potential mediators of the relationship between polygenic scores of BMI and waist circumference and phenotypic adiposity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (9), pp.1151-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08870446.2020.1743839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cigarette smoking and personality change across adulthood: Findings from five longitudinal samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81, pp.187-194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrp.2019.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality and Hearing Acuity: Evidence From the Health and Retirement Study and the English Longitudinal Study of Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychosomatic Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (9), pp.808-813. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/psy.0000000000000734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic Score for Alzheimer Disease and cognition: The mediating role of personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Luchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107, pp.110-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2018.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1843,493 +1864,493 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of The Climate Fresk workshop on climate-related attitudes and behavioral intentions in the workplace: study protocol for a randomized controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306171v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of The Climate Fresk workshop on climate-related attitudes and behavioral intentions in the workplace: study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947984v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A call for robust evaluations of the impacts of serious games for climate change mitigation: example with The Climate Fresk conducted among 2 million participants from 150 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des Jeunes Chercheur·euses en APS : du doctorat à l'insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layan Fessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caille Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Devrièse-Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2339,152 +2360,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants and consequences of climate commitment among facilitators of environmental awareness workshops: A Mixed-Methods Exploratory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17504/protocols.io.ewov11zwpvr2/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2494,150 +2515,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et changement de comportement après la réhabilitation respiratoire : le rôle du névrosisme et du caractère consciencieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2647,372 +2668,372 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir face à l’urgence climatique : Responsabilité et décarbonation de la recherche en STAPS pour un futur durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulmonary rehabilitation on the sensory and affective dimension of dyspnea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Personality traits, physical activity and sedentary behaviors in patients with chronic pulmonary diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nelly Heraud</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2020 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Vienne, Austria. pp.5183, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2020, Vienne, Austria. pp.709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2020.709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2020.5183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628167v1</w:t>
+                <w:t xml:space="preserve">hal-03628169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits, physical activity and sedentary behaviors in patients with chronic pulmonary diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of pulmonary rehabilitation on the sensory and affective dimension of dyspnea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
+                <w:t xml:space="preserve">Nelly Heraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2020 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Vienne, Austria. pp.709, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2020, Vienne, Austria. pp.5183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2020.5183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2020.709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628169v1</w:t>
+                <w:t xml:space="preserve">hal-03628167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3080,51 +3101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A7604F6"/>
+    <w:nsid w:val="52C77D93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3311,51 +3332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-caille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5377-0768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/5kvsm/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000584" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernandes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14799731241255135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Sutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Aschwanden" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2023.107127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2022.2092866" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2021.106680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1743839" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486985v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2019.06.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/psy.0000000000000734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Pauline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devri&#232;se-Sence" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046511v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628167v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.5183" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.709" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-caille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5377-0768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=QIj-uDwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/5kvsm/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kuss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Heraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Canada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113389" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivizio Pavic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915519v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esp&#233;rance Moine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14799731241255135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/rep0000584" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Sutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Luchetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Aschwanden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2023.107127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2022.2092866" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2021.106680" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1743839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486985v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2019.06.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/psy.0000000000000734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628177v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2018.10.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layan Fessler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Pauline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Devri&#232;se-Sence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285834v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran Escobar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov11zwpvr2/v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alexandre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.709" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628167v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.5183" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>