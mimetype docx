--- v0 (2026-03-23)
+++ v1 (2026-05-10)
@@ -169,174 +169,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graciliano Ramos e Manuel Lopes: caminhos cruzados, legados e influências</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iberic@l</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/iberical.380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoires marginales et contre-récits: Patrick Chamoiseau et Conceição Evaristo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Criação &amp; Crítica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435761v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05435846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires marginales et contre-récits : PATRICK CHAMOISEAU ET CONCEIÇÃO EVARISTO</w:t>
               </w:r>
@@ -1065,1890 +1065,1890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rouge impératrice : un regard renouvelé sur les relations post-coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème Journée de la langue française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Salvador (Bahia), Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mulheres, corpos e espaço: uma conquista masculina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminário Internacional das Literaturas Caribenhas (Terceira edição)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Salvador (Bahia), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Salvador (Bahia), Brésil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Alves Cruz et Gisèle Pineau : mémoire, filiation et héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International ILA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lorient (56100), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lorient (56100), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartografias da pesquisa em literaturas africanas de expressão portuguesa na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questões linguísticas e literárias em países de língua portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rio de Janeiro (BR), Brazil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceição Evaristo : ancestralidade, denúncia do racismo e reescrita da História</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminário</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Feira de Santana, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura afro-brasileira: trajetórias e novas perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche en langue portugaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chamoiseau e Estelle-Sarah Bulle: perspectivas interculturais e releituras da História</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIème édition du Colloque International SILC, Seminário Internacional das Literaturas Caribenhas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rio de Janeiro (BR), Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traversée de l’Atlantique : contre-récit, épopée et impossible retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Épopée et intermédialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torto arado: afrodescendência e questionamento das desigualdades sociais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIII Colloque international ABRALIC : Mundos com/partilhados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salvador (Bahia), Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Couto: a outra margem da linguagem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Modernisme brésilien: cent ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rio de Janeiro (BR), Brésil</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identidade afro-brasileira et favela: o recurso ao “eu-colectivo” e à “identidade-resistência” em Beços da memória de Conceição Evaristo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Échanges, représentations et résistances dans le monde Afro Hispano-Américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, corps et espaces : cartographies d’une conquête masculine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">X Ciclo internacional de conferências Francófonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, João Pessoa (PB), Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Feira de Santana, Brazil</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstructions et reconstructions de l’Histoire officielle dans Becos da memória de Conceição Evaristo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Études La Représentation en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Poitiers (Université de Poitiers), France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature afro-brésilienne : trajectoires et significations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiation à l’histoire, à la littérature et à la culture brésilienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karina Chianca, Nov 2020, João Pessoa, Paraíba, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Salvador (Bahia), Brazil</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes noires au Brésil et en Angola : représentations, stéréotypes et images mythifiées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à distance dans le cadre du cours de « relations internationales » pour le master LEA Multitaec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Poitiers ( virtuel ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-denis Réunion, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensino do português na França e cidadania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII Seminário Internacional da Francofonia, XIII Seminário Brasil-Canadá de Estudos Comparados e VI Colóquio Internacional de Estudos Comparados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Feira de Santana, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, João Pessoa (PB), Brésil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chamoiseau : le marqueur de paroles et la relecture de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Ciclo Internacional de conferências Francófonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, João Pessoa, Paraíba, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Feira de Santana, Brazil</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme réinventée par le regard de l’auteure dans Niketche de Paulina Chiziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Genre et émancipation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre, Aug 2019, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Karina Chianca, Nov 2020, João Pessoa, Paraíba, Brésil</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La thématique de l’avortement pendant et après l’esclavage dans Becos da memória et Ponciá Vicêncio de Conceição Evaristo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Féminismes latino-américains I : la perspective décoloniale, décoloniser les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Poitiers ( virtuel ), France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errances migratoires et identitaires dans Ponciá Vicêncio de Conceição Evaristo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique du récit migratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rennes (Campus Villejean), France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A representação da mulher na construção da nação moçambicana na obra de Paulina Chiziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Recherches en Littératures de langue portugaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, João Pessoa, Paraíba, Brésil</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix étouffées de la tradition dans Niketche de Paulina Chiziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix acoustmates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre, Aug 2019, Angers (France), France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles perspectives pour l’étude comparée des oeuvres de Paulina Chiziane et Conceição Evaristo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants ERIMIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes (Campus Villejean), France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A representação do lugar da mulher nos espaços doméstico e familiar em Niketche de Paulina Chiziane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2° Colóquio de Sexualidades e Género nas Literaturas Africanas: práticas e resultados diferentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pires Laranjeira, Dec 2016, Coimbra, University of Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes (Campus Villejean), France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La récupération de la mémoire culturelle héritée de l’esclavage dans Becos da Memória et Ponciá Vicêncio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Mobilités mémorielles : entre oralité et écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os mitos de origem em O Alegre Canto da Perdiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesa-redonda: a obra de Paulina Chiziane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Coimbra, University of Coimbra, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rennes (Campus Villejean), France</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mythes d’origine dans O Alegre Canto da Perdiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants ERI-MIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439758v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05439754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité féminine dans l’œuvre de Paulina Chiziane</w:t>
               </w:r>
@@ -3167,298 +3167,298 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Obra coletiva: Discurso, Linguagem e Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luís Jobim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora Makunaima. , 2024, 978-65-87250-46-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discurso, linguagem e poder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José Luís Jobim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05439778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours, langage et pouvoir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciane Boganika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mireille Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...112 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...112 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luís Jobim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4040,596 +4040,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eliana Alves Cruz et Gisèle Pineau: mémoire, filiation et héritages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ici, là-bas, ailleurs : le transnationalisme par ses acteurs. Subjectivités et stratégies d’adaptation dans les Amériques (XVI-XXI siècle).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Errances migratoires et identitaires dans Ponciá Vicêncio de Conceição Evaristo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique du récit migratoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, corps et espaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles et pensées féminines dans le champ littéraire francophone. Mélanges offerts au professeur Alice Delphine Tang.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Ici, là-bas, ailleurs : le transnationalisme par ses acteurs. Subjectivités et stratégies d’adaptation dans les Amériques (XVI-XXI siècle).</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dimensão internacional do ensino e da investigação de Pires Laranjeira: um pensamento em constante ebulição</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Olivieri-Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Porto: Catedra Agostinho Neto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In: TOPA, Francisco et WIESER, Doris. Em busca de todas as Áfricas do mundo. Homenagem a Pires Laranjeira</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité afro-brésilienne et favela : le recours au « moi-collectif » et à l’« identité-résistance » dans Becos da memória de Conceição Evaristo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afro-Amérique latine : diaspora, représentations et résistances identitaires dans les sociétés (post)coloniales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Couto : l’autre marge du langage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernisme Brésilien : signes précurseurs, échos et problèmes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstructions et reconstructions des mémoires officielles dans Becos da memória de Conceição Evaristo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation dans la recherche en langues et cultures étrangères. Regarder autrement, regarder ailleurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Couto: a outra margem da linguagem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernismo brasileiro: prenúncios, ecos e problemas.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436668v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-05436669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O grito original : gênese da literatura afro-americana</w:t>
               </w:r>
@@ -5132,51 +5132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435761v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.380" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/mulemba.2022.v14n26.a49707" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2021.2.40143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/mulemba.2018.v10n19a20761" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439730v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436659v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Olivieri-Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Drizi&#234; Gonzatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05435527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Champagnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435846v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iberical.380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435761v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525871v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/mulemba.2022.v14n26.a49707" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2021.2.40143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/mulemba.2018.v10n19a20761" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439667v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439668v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439730v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Jobim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439777v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436655v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Olivieri-Godet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alana Drizi&#234; Gonzatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05435527v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019REN20042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>