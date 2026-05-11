--- v0 (2026-03-10)
+++ v1 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline COLIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline COLIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante Contractuelle en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lorraine</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">École Doctorale SJPEG</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche CEREFIGE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Équipe thématique Organisation et Ressources Humaines</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline.colin@univ-lorraine.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 07.87.94.06.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2019 - …**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Sciences de Gestion, Spécialité Management Public et Ressources Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, École Doctorale SJPEG, Laboratoire CEREFIGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Éléments sur les déterminants de la Motivation de Service Public –</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">une analyse de la motivation de service public des directeurs généraux des services</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">des institutions du bloc local.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codirection :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur Antony Kuhn, Professeur Yves Moulin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante contractuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER 2 – Métiers du Conseil et de la Recherche en Sciences de Gestion</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention bien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Seconde de promotion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER 2 – Management Public, Spécialité Gestion des Services Administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Major de promotion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER 1 – Management Public, Spécialité Gestion des Services Administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE Administration Économique et Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2019 - …**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante Contractuelle en Sciences de Gestion au sein de l’Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">II. Parcours Professionnel Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ð </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">années universitaires 2019-2020 et 2020-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l’Université de Lorraine –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6h TD, Licence 3 Administration Economique et Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Nancy Charlemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18h CM, DU Sports, Commerce et Services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Hubert Curien Épinal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24h TD, DUT Techniques de Commercialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Hubert Curien Épinal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10h EI, LP Développement Commercial des</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Petites et Moyennes Entreprises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l’Université de Lorraine –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6h TD, Licence 3 Administration Économique et Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la recherche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 3h CM, Master 2 Gestion des Services Administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Nancy Charlemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18h CM, DU Sports, Commerce et Services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Hubert Curien Épinal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11h CM, DUT Techniques de Commercialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16h TD, DUT Techniques de Commercialisation</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dont parcours bilingue 10h en anglais (Business Strategy))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE Nancy – School of management & Pôle Entrepreneuriat Étudiant de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de soutenance de simulation de projet entrepreneurial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licence 3 AES,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">le 23 janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ð </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et valorisation de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication doctorale nationale avec comité de sélection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral IAE France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du Séminaire Doctoral IAE France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 et 27 août 2020 – IAE de Paris, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation du projet de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication doctorale locale avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du laboratoire CEREFIGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition annuelle de la journée des doctorants du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27 novembre 2020 – CEREFIGE, Maison de la recherche, Université de Lorraine, Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de l’avancée du travail de recherche doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l’École Doctorale SJPEG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition annuelle de la journée des doctorants de l’école doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 novembre 2021 – Faculté de droit, économie et gestion, Université de Lorraine, Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique « Le doctorant face aux défis de demain »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motiver les fonctionnaires et entretenir la performance dans les institutions du bloc local : réflexions sur le rôle de la Motivation de Service Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à l’organisation d’événements scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par le CEREFIGE et l’IAE Metz – School of Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of &amp;quot;PROLOG&amp;quot;, the International Conference on Project & Logistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Agile supply chain and project »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 20 et 21 Juin 2019 – Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité d’organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé par le CEREFIGE et l’Association Française du Marketing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th French – Austrian - German Workshop on Consumer Behavior</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Influencing consumers’ behaviors – ‘Art nouveau’ in consumer research »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 et 22 Novembre 2019 – Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité d’organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ð </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation et médiation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concours Ma Thèse en 180 secondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finale Régionale – Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 mars 2021 – Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Obtention du Prix du Public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Elle & l’infini » : mathématiques, nom féminin ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compagnie de théâtre LAPS/équipe du matin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appel à participation de chercheuses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 septembre 2021 – Lycée Rosa Parks, Thionville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de la recherche en sciences de gestion, de ma thèse et de la mobilisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">des mathématiques dans ma recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ð </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale SJPEG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentante-élue (titulaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des doctorants du laboratoire CEREFIGE au Conseil de L’École Doctorale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Juridiques, Politiques, Économiques et de Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire CEREFIGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentante-élue (titulaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des doctorants du laboratoire CEREFIGE au Conseil du CEREFIGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Scientifique SJPEG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentante-élue (suppléante)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des doctorants du laboratoire CEREFIGE au Conseil du Pôle Scientifique SJPEG</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’appuyer sur les valeurs pour construire les futurs du management public ? à la recherche des origines de la motivation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Regards croisés sur les transformations de la gestion et des organisations publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon Assas; Laboratoire LARGEPA; Ecole Nationale d'Administration Publique Québec, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Public et Valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Interdisciplinaire "Attractivité des métiers publics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne, Jun 2024, Rennes, France. https://www.mshb.fr/event/workshop-attractivite-metiers-publics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser et (re)penser le management public : La motivation de service public peut-elle contribuer à favoriser les comportements prosociaux au sein des organisations publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Laboratoire d'économie, finance, management et innovation, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit d'équipe influence-t-il le comportement des managers ? Motivation de service public et performance : le rôle médiateur du comportement de citoyenneté organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public (AIRMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREGO, Université de Bourgogne, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation de service public et performance dans les institutions du bloc local : illustration chez les Directeurs Généraux des Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Brest - AGRH, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service motivation and performance: the mediating effects of leader-member exchange and organisational citizenship behaviour in French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australia and New Zealand Academy of Management, 35th ANZAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Griffith University, Dec 2022, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiver les fonctionnaires et entretenir la performance dans les institutions du bloc local : réflexions sur le rôle de la motivation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée d’étude de l’École Doctorale SJPEG « Le doctorant face aux défis de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur les déterminants de la Motivation de Service Public - une analyse de la motivation de service public des directeurs généraux des services des institutions du bloc local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral IAE FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et effets de la Motivation de Service Public dans les institutions du bloc local: le cas du Directeur Général des Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Laboratoire CEREFIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments sur la Motivation de Service Public : une analyse mixte de la Motivation de Service Public chez les directeurs généraux des services dans les institutions du bloc local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023LORR0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04513132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId24"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline COLIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline COLIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante Contractuelle en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lorraine</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">École Doctorale SJPEG</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de recherche CEREFIGE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Équipe thématique Organisation et Ressources Humaines</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline.colin@univ-lorraine.fr</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tél. : 07.87.94.06.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2019 - …**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Sciences de Gestion, Spécialité Management Public et Ressources Humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, École Doctorale SJPEG, Laboratoire CEREFIGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titre :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Éléments sur les déterminants de la Motivation de Service Public –</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">une analyse de la motivation de service public des directeurs généraux des services</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">des institutions du bloc local.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codirection :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur Antony Kuhn, Professeur Yves Moulin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante contractuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER 2 – Métiers du Conseil et de la Recherche en Sciences de Gestion</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention bien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Seconde de promotion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 - 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER 2 – Management Public, Spécialité Gestion des Services Administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Major de promotion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASTER 1 – Management Public, Spécialité Gestion des Services Administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 - 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICENCE Administration Économique et Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**2019 - …**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante Contractuelle en Sciences de Gestion au sein de l’Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">II. Parcours Professionnel Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ð </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">années universitaires 2019-2020 et 2020-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l’Université de Lorraine –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6h TD, Licence 3 Administration Economique et Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Nancy Charlemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18h CM, DU Sports, Commerce et Services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Hubert Curien Épinal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24h TD, DUT Techniques de Commercialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Hubert Curien Épinal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10h EI, LP Développement Commercial des</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Petites et Moyennes Entreprises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au sein de l’Université de Lorraine –</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAE Nancy – School of management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6h TD, Licence 3 Administration Économique et Sociale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction à la recherche,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 3h CM, Master 2 Gestion des Services Administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Nancy Charlemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18h CM, DU Sports, Commerce et Services</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUT Hubert Curien Épinal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11h CM, DUT Techniques de Commercialisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie d’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16h TD, DUT Techniques de Commercialisation</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(dont parcours bilingue 10h en anglais (Business Strategy))</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités pédagogiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE Nancy – School of management & Pôle Entrepreneuriat Étudiant de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jury de soutenance de simulation de projet entrepreneurial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Licence 3 AES,</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">le 23 janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ð </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et valorisation de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication doctorale nationale avec comité de sélection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral IAE France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du Séminaire Doctoral IAE France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 et 27 août 2020 – IAE de Paris, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation du projet de thèse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication doctorale locale avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du laboratoire CEREFIGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition annuelle de la journée des doctorants du laboratoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27 novembre 2020 – CEREFIGE, Maison de la recherche, Université de Lorraine, Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de l’avancée du travail de recherche doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l’École Doctorale SJPEG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition annuelle de la journée des doctorants de l’école doctorale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22 novembre 2021 – Faculté de droit, économie et gestion, Université de Lorraine, Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématique « Le doctorant face aux défis de demain »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motiver les fonctionnaires et entretenir la performance dans les institutions du bloc local : réflexions sur le rôle de la Motivation de Service Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">v </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à l’organisation d’événements scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par le CEREFIGE et l’IAE Metz – School of Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th edition of &amp;quot;PROLOG&amp;quot;, the International Conference on Project & Logistics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Agile supply chain and project »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 20 et 21 Juin 2019 – Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité d’organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop organisé par le CEREFIGE et l’Association Française du Marketing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th French – Austrian - German Workshop on Consumer Behavior</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Influencing consumers’ behaviors – ‘Art nouveau’ in consumer research »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21 et 22 Novembre 2019 – Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Membre du comité d’organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ð </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulgarisation et médiation scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concours Ma Thèse en 180 secondes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finale Régionale – Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 mars 2021 – Nancy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Obtention du Prix du Public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Elle & l’infini » : mathématiques, nom féminin ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compagnie de théâtre LAPS/équipe du matin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appel à participation de chercheuses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23 septembre 2021 – Lycée Rosa Parks, Thionville</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Présentation de la recherche en sciences de gestion, de ma thèse et de la mobilisation</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">des mathématiques dans ma recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ð </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École Doctorale SJPEG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentante-élue (titulaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des doctorants du laboratoire CEREFIGE au Conseil de L’École Doctorale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sciences Juridiques, Politiques, Économiques et de Gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire CEREFIGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentante-élue (titulaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des doctorants du laboratoire CEREFIGE au Conseil du CEREFIGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - …</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle Scientifique SJPEG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentante-élue (suppléante)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des doctorants du laboratoire CEREFIGE au Conseil du Pôle Scientifique SJPEG</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Public et Valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Interdisciplinaire "Attractivité des métiers publics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme en Bretagne, Jun 2024, Rennes, France. https://www.mshb.fr/event/workshop-attractivite-metiers-publics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’appuyer sur les valeurs pour construire les futurs du management public ? à la recherche des origines de la motivation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Regards croisés sur les transformations de la gestion et des organisations publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon Assas; Laboratoire LARGEPA; Ecole Nationale d'Administration Publique Québec, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panser et (re)penser le management public : La motivation de service public peut-elle contribuer à favoriser les comportements prosociaux au sein des organisations publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne, Laboratoire d'économie, finance, management et innovation, Jun 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit d'équipe influence-t-il le comportement des managers ? Motivation de service public et performance : le rôle médiateur du comportement de citoyenneté organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Recherche en Management Public (AIRMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREGO, Université de Bourgogne, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation de service public et performance dans les institutions du bloc local : illustration chez les Directeurs Généraux des Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Brest - AGRH, Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public service motivation and performance: the mediating effects of leader-member exchange and organisational citizenship behaviour in French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australia and New Zealand Academy of Management, 35th ANZAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Griffith University, Dec 2022, Gold Coast, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motiver les fonctionnaires et entretenir la performance dans les institutions du bloc local : réflexions sur le rôle de la motivation de service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée d’étude de l’École Doctorale SJPEG « Le doctorant face aux défis de demain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminants et effets de la Motivation de Service Public dans les institutions du bloc local: le cas du Directeur Général des Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants du Laboratoire CEREFIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur les déterminants de la Motivation de Service Public - une analyse de la motivation de service public des directeurs généraux des services des institutions du bloc local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoral IAE FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments sur la Motivation de Service Public : une analyse mixte de la Motivation de Service Public chez les directeurs généraux des services dans les institutions du bloc local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023LORR0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04513132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId24"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.colin@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04519828v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04602180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04625861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kuhn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04111599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03885718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04513132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.colin@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04602180v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04519828v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04625861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kuhn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04111599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03824715v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03885718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03531373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04513132v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>